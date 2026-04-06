--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Bonnemain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité. Une approche en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience-déclic, entre affect et concept dans le développement de l’organisation : un exemple en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2025.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabalho bem feito, poder de agir e “ecologia do trabalho”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14foy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait, pouvoir d’agir et « écologie du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en clinique de l’activité sur la qualité du travail dans l’organisation. Le cas du service de propreté d’une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect et comparaison dans le dialogue en autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes en autoconfrontation croisée : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To institute conflictive cooperation on the quality of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ@ação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1981-2582.2016.s.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrier-Bonnaz, R., & Weill-Fassina, A. (Eds). (2015). André Ombredane, Jean-Marie Faverge. L’analyse du travail, ruptures et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’observation, son développement et ses effets dans la méthode des autoconfrontations croisées en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 12 (n° 2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements capacitants en atelier de travail protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 67 (n° 1), pp. 122-146. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008198ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goutille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling workers to govern their work: the challenge of articulating different forms of participation within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Workers to Govern Their Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WageIndicator Foundation, Jan 2024, Workshop Online - https://wageindicator.org/about/events/2024/webinar-enabling-workers-to-govern-their-work, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'efficacité du dialogue professionnel : l'enjeu de l'articulation des dialogues professionnel et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Articuler dialogue social et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anact, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le dialogue sur la qualité du travail : un enjeu pour la RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager durable et responsable dans la démarche RSO - 34èmes journées professionnelles ANACFOC Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACFOC, May 2023, Cap Estérel Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la coopération conflictuelle autour du travail bien fait : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème CICA - Colloque International de Clinique de l'Activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo, Oct 2023, Sao Paulo, Brazil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du dialogue sur l’activité et ses obstacles : l’exemple de deux interventions au sein d’une même collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sandoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting on the Quality of Work to Develop Its Sustainability: An Occupational Psychology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Work: A Socio-Ecological Approach to Work?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Working Futures. International Conference. Wissenschaftskolleg zu Berlin, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement organisationnel dans l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir, pour quels développements dans les milieux de travail et de vie ? Les rendez-vous de l'ergonomie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; pour développer la performance et la santé. Pour une &amp;quot;écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Clermont Auvergne. School of Management. OpenLab Exploration Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la délibération autour du travail &amp;quot;bien fait&amp;quot; dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Revue Horizontes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait. Expérimenter la coopération conflictuelle dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2 Savoie. Les Scop Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le conflit sur la qualité du travail dans l'organisation : un ressort pour le développement des relations professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR25, Association Internationale des Sociologues de Langue Française. Émotions, épreuves, morale : une nouvelle cartographie des relations professionnelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon Sorbonne. Repenser le travail dans une écologie humaine : 50 ans après, quelle actualité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et Qualité de Vie au Travail. Un exemple dans une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la QVT. Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du collectif pour transformer le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'individuel au collectif : comment faire équipe ? Centre Hospitalier Sainte-Marie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Colloque CERISE. Centre Diocésain de Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Interdépartemental de Gestion de la petite couronne, Région IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation. L'exemple du service de la propreté de Lille. Questions aux élus CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire CEZAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la performance et la santé : expérimenter le dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ACTé, UFR STAPS, Dec 2018, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le dialogue sur la qualité du travail pour développer performance et santé. Une expérimentation auprès des éboueurs de la ville de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles réalités pour penser et concevoir le travail ? 7ème édition des rendez-vous de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer sur la qualité du travail : source de performance et de transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFPT, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects dans l'autoconfrontation croisée : entre réalisé et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix de l'interaction. Constructions dialogiques et débordements énonciatifs. Journée d'étude interdisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des TMS : une proposition en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation du travail : un moyen de développement de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DIM-GESTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de masseur-kinésithérapeute préventeur en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention en clinique de l'activité, le développement comme objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : perspectives de recherche et pistes d’intervention pour le traitement des risques psychosociaux en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à la croisée des risques - Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : une approche des risques psychosociaux en EHPAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de sociologie du travail, "Organisation, gestion productive et santé au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'autonomie et situations d'apprentissage dans un ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions pour concevoir des situations capacitantes en ESAT : pour un parcours d'insertion durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès national du GEDER : "Situation de handicap au travail et changements, nouveaux contextes, crises et parcours professionnels durables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 221 p., 2021, 978-2-348-05785-4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.clot.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées. Quel statut pour les marges de manœuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Octarès, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer l'histoire des affects dans l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-144, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement dans l'intervention : genèse du dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Univers Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vygotsky and Work : An Activity Clinic to Change the Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro F. Bendassolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Work and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Information Age Publishing, Inc, pp.59-81, 2019, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/978-1-64113-634-120251007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'activité : les affects dans l'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Santiago-Delefosse; Maria del Rio Carral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Psycho Sup, 9782100742301. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.santi.2017.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts du travail sont celles et ceux qui le réalisent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la « coopération conflictuelle » autour du travail bien fait : un enjeu pour l'attractivité de la fonction publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pisteur des controverses de métier. Santé & Travail, n°116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-faire son travail pour bien-être au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : l'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : L'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CNAM1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01344642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Bonnemain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité. Une approche en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience-déclic, entre affect et concept dans le développement de l’organisation : un exemple en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2025.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabalho bem feito, poder de agir e “ecologia do trabalho”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14foy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait, pouvoir d’agir et « écologie du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en clinique de l’activité sur la qualité du travail dans l’organisation. Le cas du service de propreté d’une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect et comparaison dans le dialogue en autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes en autoconfrontation croisée : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To institute conflictive cooperation on the quality of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ@ação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1981-2582.2016.s.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrier-Bonnaz, R., & Weill-Fassina, A. (Eds). (2015). André Ombredane, Jean-Marie Faverge. L’analyse du travail, ruptures et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’observation, son développement et ses effets dans la méthode des autoconfrontations croisées en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 12 (n° 2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements capacitants en atelier de travail protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 67 (n° 1), pp. 122-146. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008198ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goutille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling workers to govern their work: the challenge of articulating different forms of participation within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Workers to Govern Their Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WageIndicator Foundation, Jan 2024, Workshop Online - https://wageindicator.org/about/events/2024/webinar-enabling-workers-to-govern-their-work, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la coopération conflictuelle autour du travail bien fait : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème CICA - Colloque International de Clinique de l'Activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo, Oct 2023, Sao Paulo, Brazil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le dialogue sur la qualité du travail : un enjeu pour la RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager durable et responsable dans la démarche RSO - 34èmes journées professionnelles ANACFOC Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACFOC, May 2023, Cap Estérel Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'efficacité du dialogue professionnel : l'enjeu de l'articulation des dialogues professionnel et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Articuler dialogue social et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anact, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du dialogue sur l’activité et ses obstacles : l’exemple de deux interventions au sein d’une même collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sandoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting on the Quality of Work to Develop Its Sustainability: An Occupational Psychology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Work: A Socio-Ecological Approach to Work?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Working Futures. International Conference. Wissenschaftskolleg zu Berlin, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait. Expérimenter la coopération conflictuelle dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2 Savoie. Les Scop Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la délibération autour du travail &amp;quot;bien fait&amp;quot; dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Revue Horizontes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement organisationnel dans l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir, pour quels développements dans les milieux de travail et de vie ? Les rendez-vous de l'ergonomie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; pour développer la performance et la santé. Pour une &amp;quot;écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Clermont Auvergne. School of Management. OpenLab Exploration Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le conflit sur la qualité du travail dans l'organisation : un ressort pour le développement des relations professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR25, Association Internationale des Sociologues de Langue Française. Émotions, épreuves, morale : une nouvelle cartographie des relations professionnelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon Sorbonne. Repenser le travail dans une écologie humaine : 50 ans après, quelle actualité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et Qualité de Vie au Travail. Un exemple dans une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la QVT. Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du collectif pour transformer le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'individuel au collectif : comment faire équipe ? Centre Hospitalier Sainte-Marie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Colloque CERISE. Centre Diocésain de Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Interdépartemental de Gestion de la petite couronne, Région IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation. L'exemple du service de la propreté de Lille. Questions aux élus CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire CEZAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer sur la qualité du travail : source de performance et de transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFPT, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le dialogue sur la qualité du travail pour développer performance et santé. Une expérimentation auprès des éboueurs de la ville de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles réalités pour penser et concevoir le travail ? 7ème édition des rendez-vous de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la performance et la santé : expérimenter le dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ACTé, UFR STAPS, Dec 2018, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects dans l'autoconfrontation croisée : entre réalisé et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix de l'interaction. Constructions dialogiques et débordements énonciatifs. Journée d'étude interdisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de masseur-kinésithérapeute préventeur en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des TMS : une proposition en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation du travail : un moyen de développement de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DIM-GESTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention en clinique de l'activité, le développement comme objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : perspectives de recherche et pistes d’intervention pour le traitement des risques psychosociaux en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à la croisée des risques - Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : une approche des risques psychosociaux en EHPAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de sociologie du travail, "Organisation, gestion productive et santé au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'autonomie et situations d'apprentissage dans un ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions pour concevoir des situations capacitantes en ESAT : pour un parcours d'insertion durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès national du GEDER : "Situation de handicap au travail et changements, nouveaux contextes, crises et parcours professionnels durables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 221 p., 2021, 978-2-348-05785-4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.clot.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées. Quel statut pour les marges de manœuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Octarès, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer l'histoire des affects dans l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-144, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement dans l'intervention : genèse du dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Univers Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vygotsky and Work : An Activity Clinic to Change the Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro F. Bendassolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Work and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Information Age Publishing, Inc, pp.59-81, 2019, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/978-1-64113-634-120251007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'activité : les affects dans l'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Santiago-Delefosse; Maria del Rio Carral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Psycho Sup, 9782100742301. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.santi.2017.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts du travail sont celles et ceux qui le réalisent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la « coopération conflictuelle » autour du travail bien fait : un enjeu pour l'attractivité de la fonction publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pisteur des controverses de métier. Santé & Travail, n°116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-faire son travail pour bien-être au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : l'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : L'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CNAM1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01344642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675816v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14foy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818529v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.12.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Fernandes Fontes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1981-2582.2016.s.24326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Rachedi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gebai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008198ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sandoval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bourdeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.clot.2021.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-64113-634-120251007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-methodes-qualitatives-en-psychologie--9782100742301-page-131.htm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fayner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675816v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14foy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818529v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.12.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Fernandes Fontes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1981-2582.2016.s.24326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Rachedi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gebai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008198ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sandoval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bourdeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.clot.2021.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-64113-634-120251007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-methodes-qualitatives-en-psychologie--9782100742301-page-131.htm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fayner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>