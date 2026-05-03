--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Bonnemain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité. Une approche en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience-déclic, entre affect et concept dans le développement de l’organisation : un exemple en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2025.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabalho bem feito, poder de agir e “ecologia do trabalho”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14foy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait, pouvoir d’agir et « écologie du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en clinique de l’activité sur la qualité du travail dans l’organisation. Le cas du service de propreté d’une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect et comparaison dans le dialogue en autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes en autoconfrontation croisée : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To institute conflictive cooperation on the quality of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ@ação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1981-2582.2016.s.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrier-Bonnaz, R., & Weill-Fassina, A. (Eds). (2015). André Ombredane, Jean-Marie Faverge. L’analyse du travail, ruptures et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’observation, son développement et ses effets dans la méthode des autoconfrontations croisées en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 12 (n° 2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements capacitants en atelier de travail protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 67 (n° 1), pp. 122-146. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008198ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goutille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling workers to govern their work: the challenge of articulating different forms of participation within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Workers to Govern Their Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WageIndicator Foundation, Jan 2024, Workshop Online - https://wageindicator.org/about/events/2024/webinar-enabling-workers-to-govern-their-work, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la coopération conflictuelle autour du travail bien fait : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème CICA - Colloque International de Clinique de l'Activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo, Oct 2023, Sao Paulo, Brazil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le dialogue sur la qualité du travail : un enjeu pour la RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager durable et responsable dans la démarche RSO - 34èmes journées professionnelles ANACFOC Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACFOC, May 2023, Cap Estérel Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'efficacité du dialogue professionnel : l'enjeu de l'articulation des dialogues professionnel et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Articuler dialogue social et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anact, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du dialogue sur l’activité et ses obstacles : l’exemple de deux interventions au sein d’une même collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sandoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting on the Quality of Work to Develop Its Sustainability: An Occupational Psychology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Work: A Socio-Ecological Approach to Work?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Working Futures. International Conference. Wissenschaftskolleg zu Berlin, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait. Expérimenter la coopération conflictuelle dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2 Savoie. Les Scop Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la délibération autour du travail &amp;quot;bien fait&amp;quot; dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Revue Horizontes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement organisationnel dans l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir, pour quels développements dans les milieux de travail et de vie ? Les rendez-vous de l'ergonomie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; pour développer la performance et la santé. Pour une &amp;quot;écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Clermont Auvergne. School of Management. OpenLab Exploration Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le conflit sur la qualité du travail dans l'organisation : un ressort pour le développement des relations professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR25, Association Internationale des Sociologues de Langue Française. Émotions, épreuves, morale : une nouvelle cartographie des relations professionnelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon Sorbonne. Repenser le travail dans une écologie humaine : 50 ans après, quelle actualité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et Qualité de Vie au Travail. Un exemple dans une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la QVT. Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du collectif pour transformer le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'individuel au collectif : comment faire équipe ? Centre Hospitalier Sainte-Marie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Colloque CERISE. Centre Diocésain de Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Interdépartemental de Gestion de la petite couronne, Région IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation. L'exemple du service de la propreté de Lille. Questions aux élus CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire CEZAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer sur la qualité du travail : source de performance et de transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFPT, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le dialogue sur la qualité du travail pour développer performance et santé. Une expérimentation auprès des éboueurs de la ville de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles réalités pour penser et concevoir le travail ? 7ème édition des rendez-vous de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la performance et la santé : expérimenter le dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ACTé, UFR STAPS, Dec 2018, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects dans l'autoconfrontation croisée : entre réalisé et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix de l'interaction. Constructions dialogiques et débordements énonciatifs. Journée d'étude interdisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de masseur-kinésithérapeute préventeur en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des TMS : une proposition en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation du travail : un moyen de développement de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DIM-GESTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention en clinique de l'activité, le développement comme objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : perspectives de recherche et pistes d’intervention pour le traitement des risques psychosociaux en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à la croisée des risques - Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : une approche des risques psychosociaux en EHPAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de sociologie du travail, "Organisation, gestion productive et santé au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'autonomie et situations d'apprentissage dans un ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions pour concevoir des situations capacitantes en ESAT : pour un parcours d'insertion durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès national du GEDER : "Situation de handicap au travail et changements, nouveaux contextes, crises et parcours professionnels durables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 221 p., 2021, 978-2-348-05785-4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.clot.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées. Quel statut pour les marges de manœuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Octarès, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer l'histoire des affects dans l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-144, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement dans l'intervention : genèse du dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Univers Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vygotsky and Work : An Activity Clinic to Change the Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro F. Bendassolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Work and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Information Age Publishing, Inc, pp.59-81, 2019, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/978-1-64113-634-120251007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'activité : les affects dans l'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Santiago-Delefosse; Maria del Rio Carral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Psycho Sup, 9782100742301. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.santi.2017.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts du travail sont celles et ceux qui le réalisent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la « coopération conflictuelle » autour du travail bien fait : un enjeu pour l'attractivité de la fonction publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pisteur des controverses de métier. Santé & Travail, n°116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-faire son travail pour bien-être au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : l'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : L'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CNAM1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01344642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Bonnemain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité. Une approche en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabalho bem feito, poder de agir e “ecologia do trabalho”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14foy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience-déclic, entre affect et concept dans le développement de l’organisation : un exemple en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2025.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait, pouvoir d’agir et « écologie du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en clinique de l’activité sur la qualité du travail dans l’organisation. Le cas du service de propreté d’une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect et comparaison dans le dialogue en autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes en autoconfrontation croisée : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To institute conflictive cooperation on the quality of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ@ação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1981-2582.2016.s.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrier-Bonnaz, R., & Weill-Fassina, A. (Eds). (2015). André Ombredane, Jean-Marie Faverge. L’analyse du travail, ruptures et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’observation, son développement et ses effets dans la méthode des autoconfrontations croisées en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 12 (n° 2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements capacitants en atelier de travail protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 67 (n° 1), pp. 122-146. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008198ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goutille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling workers to govern their work: the challenge of articulating different forms of participation within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Workers to Govern Their Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WageIndicator Foundation, Jan 2024, Workshop Online - https://wageindicator.org/about/events/2024/webinar-enabling-workers-to-govern-their-work, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le dialogue sur la qualité du travail : un enjeu pour la RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager durable et responsable dans la démarche RSO - 34èmes journées professionnelles ANACFOC Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACFOC, May 2023, Cap Estérel Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la coopération conflictuelle autour du travail bien fait : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème CICA - Colloque International de Clinique de l'Activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo, Oct 2023, Sao Paulo, Brazil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'efficacité du dialogue professionnel : l'enjeu de l'articulation des dialogues professionnel et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Articuler dialogue social et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anact, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du dialogue sur l’activité et ses obstacles : l’exemple de deux interventions au sein d’une même collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sandoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting on the Quality of Work to Develop Its Sustainability: An Occupational Psychology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Work: A Socio-Ecological Approach to Work?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Working Futures. International Conference. Wissenschaftskolleg zu Berlin, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait. Expérimenter la coopération conflictuelle dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2 Savoie. Les Scop Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement organisationnel dans l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir, pour quels développements dans les milieux de travail et de vie ? Les rendez-vous de l'ergonomie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; pour développer la performance et la santé. Pour une &amp;quot;écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Clermont Auvergne. School of Management. OpenLab Exploration Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la délibération autour du travail &amp;quot;bien fait&amp;quot; dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Revue Horizontes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le conflit sur la qualité du travail dans l'organisation : un ressort pour le développement des relations professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR25, Association Internationale des Sociologues de Langue Française. Émotions, épreuves, morale : une nouvelle cartographie des relations professionnelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon Sorbonne. Repenser le travail dans une écologie humaine : 50 ans après, quelle actualité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et Qualité de Vie au Travail. Un exemple dans une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la QVT. Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du collectif pour transformer le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'individuel au collectif : comment faire équipe ? Centre Hospitalier Sainte-Marie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Colloque CERISE. Centre Diocésain de Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Interdépartemental de Gestion de la petite couronne, Région IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation. L'exemple du service de la propreté de Lille. Questions aux élus CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire CEZAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la performance et la santé : expérimenter le dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ACTé, UFR STAPS, Dec 2018, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le dialogue sur la qualité du travail pour développer performance et santé. Une expérimentation auprès des éboueurs de la ville de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles réalités pour penser et concevoir le travail ? 7ème édition des rendez-vous de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer sur la qualité du travail : source de performance et de transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFPT, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects dans l'autoconfrontation croisée : entre réalisé et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix de l'interaction. Constructions dialogiques et débordements énonciatifs. Journée d'étude interdisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des TMS : une proposition en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation du travail : un moyen de développement de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DIM-GESTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de masseur-kinésithérapeute préventeur en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention en clinique de l'activité, le développement comme objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : perspectives de recherche et pistes d’intervention pour le traitement des risques psychosociaux en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à la croisée des risques - Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : une approche des risques psychosociaux en EHPAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de sociologie du travail, "Organisation, gestion productive et santé au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions pour concevoir des situations capacitantes en ESAT : pour un parcours d'insertion durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès national du GEDER : "Situation de handicap au travail et changements, nouveaux contextes, crises et parcours professionnels durables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'autonomie et situations d'apprentissage dans un ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 221 p., 2021, 978-2-348-05785-4. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.clot.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer l'histoire des affects dans l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-144, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement dans l'intervention : genèse du dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Univers Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vygotsky and Work : An Activity Clinic to Change the Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro F. Bendassolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Work and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Age Publishing, Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-81, 2019, 978-1-64113-632-7. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/978-1-64113-634-120251007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'activité : les affects dans l'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Santiago-Delefosse; Maria del Rio Carral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Psycho Sup, 9782100742301. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.santi.2017.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts du travail sont celles et ceux qui le réalisent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la « coopération conflictuelle » autour du travail bien fait : un enjeu pour l'attractivité de la fonction publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pisteur des controverses de métier. Santé & Travail, n°116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-faire son travail pour bien-être au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : l'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : L'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CNAM1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01344642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675816v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dionne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14foy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818529v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.12.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Fernandes Fontes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1981-2582.2016.s.24326" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Rachedi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gebai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008198ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sandoval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918992v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bourdeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.clot.2021.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-64113-634-120251007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-methodes-qualitatives-en-psychologie--9782100742301-page-131.htm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fayner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675816v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14foy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818529v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7509" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.12.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.05.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Fernandes Fontes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1981-2582.2016.s.24326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Rachedi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gebai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008198ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sandoval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bourdeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.clot.2021.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/products/Culture-Work-and-Psychology" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-64113-634-120251007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-methodes-qualitatives-en-psychologie--9782100742301-page-131.htm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fayner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>