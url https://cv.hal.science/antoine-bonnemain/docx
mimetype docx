--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Bonnemain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité. Une approche en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabalho bem feito, poder de agir e “ecologia do trabalho”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14foy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience-déclic, entre affect et concept dans le développement de l’organisation : un exemple en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2025.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait, pouvoir d’agir et « écologie du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en clinique de l’activité sur la qualité du travail dans l’organisation. Le cas du service de propreté d’une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect et comparaison dans le dialogue en autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes en autoconfrontation croisée : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To institute conflictive cooperation on the quality of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ@ação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1981-2582.2016.s.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrier-Bonnaz, R., & Weill-Fassina, A. (Eds). (2015). André Ombredane, Jean-Marie Faverge. L’analyse du travail, ruptures et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’observation, son développement et ses effets dans la méthode des autoconfrontations croisées en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 12 (n° 2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements capacitants en atelier de travail protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 67 (n° 1), pp. 122-146. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008198ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goutille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling workers to govern their work: the challenge of articulating different forms of participation within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Workers to Govern Their Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WageIndicator Foundation, Jan 2024, Workshop Online - https://wageindicator.org/about/events/2024/webinar-enabling-workers-to-govern-their-work, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le dialogue sur la qualité du travail : un enjeu pour la RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager durable et responsable dans la démarche RSO - 34èmes journées professionnelles ANACFOC Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACFOC, May 2023, Cap Estérel Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la coopération conflictuelle autour du travail bien fait : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème CICA - Colloque International de Clinique de l'Activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo, Oct 2023, Sao Paulo, Brazil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'efficacité du dialogue professionnel : l'enjeu de l'articulation des dialogues professionnel et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Articuler dialogue social et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anact, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du dialogue sur l’activité et ses obstacles : l’exemple de deux interventions au sein d’une même collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sandoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting on the Quality of Work to Develop Its Sustainability: An Occupational Psychology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Work: A Socio-Ecological Approach to Work?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Working Futures. International Conference. Wissenschaftskolleg zu Berlin, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait. Expérimenter la coopération conflictuelle dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2 Savoie. Les Scop Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement organisationnel dans l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir, pour quels développements dans les milieux de travail et de vie ? Les rendez-vous de l'ergonomie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; pour développer la performance et la santé. Pour une &amp;quot;écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Clermont Auvergne. School of Management. OpenLab Exploration Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la délibération autour du travail &amp;quot;bien fait&amp;quot; dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Revue Horizontes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le conflit sur la qualité du travail dans l'organisation : un ressort pour le développement des relations professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR25, Association Internationale des Sociologues de Langue Française. Émotions, épreuves, morale : une nouvelle cartographie des relations professionnelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon Sorbonne. Repenser le travail dans une écologie humaine : 50 ans après, quelle actualité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et Qualité de Vie au Travail. Un exemple dans une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la QVT. Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du collectif pour transformer le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'individuel au collectif : comment faire équipe ? Centre Hospitalier Sainte-Marie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Colloque CERISE. Centre Diocésain de Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Interdépartemental de Gestion de la petite couronne, Région IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation. L'exemple du service de la propreté de Lille. Questions aux élus CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire CEZAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la performance et la santé : expérimenter le dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ACTé, UFR STAPS, Dec 2018, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le dialogue sur la qualité du travail pour développer performance et santé. Une expérimentation auprès des éboueurs de la ville de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles réalités pour penser et concevoir le travail ? 7ème édition des rendez-vous de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer sur la qualité du travail : source de performance et de transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFPT, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects dans l'autoconfrontation croisée : entre réalisé et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix de l'interaction. Constructions dialogiques et débordements énonciatifs. Journée d'étude interdisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des TMS : une proposition en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation du travail : un moyen de développement de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DIM-GESTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de masseur-kinésithérapeute préventeur en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention en clinique de l'activité, le développement comme objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : perspectives de recherche et pistes d’intervention pour le traitement des risques psychosociaux en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à la croisée des risques - Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : une approche des risques psychosociaux en EHPAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de sociologie du travail, "Organisation, gestion productive et santé au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions pour concevoir des situations capacitantes en ESAT : pour un parcours d'insertion durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès national du GEDER : "Situation de handicap au travail et changements, nouveaux contextes, crises et parcours professionnels durables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'autonomie et situations d'apprentissage dans un ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 221 p., 2021, 978-2-348-05785-4. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.clot.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer l'histoire des affects dans l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-144, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement dans l'intervention : genèse du dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Univers Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vygotsky and Work : An Activity Clinic to Change the Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro F. Bendassolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Work and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Age Publishing, Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-81, 2019, 978-1-64113-632-7. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/978-1-64113-634-120251007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'activité : les affects dans l'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Santiago-Delefosse; Maria del Rio Carral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Psycho Sup, 9782100742301. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.santi.2017.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts du travail sont celles et ceux qui le réalisent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la « coopération conflictuelle » autour du travail bien fait : un enjeu pour l'attractivité de la fonction publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pisteur des controverses de métier. Santé & Travail, n°116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-faire son travail pour bien-être au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : l'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : L'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CNAM1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01344642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Bonnemain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité. Une approche en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabalho bem feito, poder de agir e “ecologia do trabalho”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14foy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience-déclic, entre affect et concept dans le développement de l’organisation : un exemple en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2025.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement du pouvoir d’agir au développement des marges de manœuvre : un exemple d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04246947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait, pouvoir d’agir et « écologie du travail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en clinique de l’activité sur la qualité du travail dans l’organisation. Le cas du service de propreté d’une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.82-97. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect et comparaison dans le dialogue en autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes en autoconfrontation croisée : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To institute conflictive cooperation on the quality of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ@ação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1981-2582.2016.s.24326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrier-Bonnaz, R., & Weill-Fassina, A. (Eds). (2015). André Ombredane, Jean-Marie Faverge. L’analyse du travail, ruptures et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’observation, son développement et ses effets dans la méthode des autoconfrontations croisées en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 12 (n° 2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements capacitants en atelier de travail protégé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 67 (n° 1), pp. 122-146. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1008198ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From coccoa dust exposure to sustainable MSD prevention: professional dialogue as a resource for work transformation in a chocolate factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable MSDs prevention: new challenges for research and pratice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, May 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention pour expérimenter le dialogue sur la qualité du travail : l'exemple de deux dilemmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sans frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2026, Trois-Rivières - QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la qualité du travail pour développer sa soutenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel ARACT Auvergne Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARACT AURA, Sep 2025, Saint Nectaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Provoquer » des genèses instrumentales du dialogue pour franchir des frontières dans l’organisation : quelles perspectives d’intervention pour une ergonomie développementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF. Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;ergonomie développementale&amp;quot; : quels enjeux, quelles approches, quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goutille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58è Congrès de la Société d'Ergonomie de Langue Francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF et Université Paris Nanterre, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling workers to govern their work: the challenge of articulating different forms of participation within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enabling Workers to Govern Their Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WageIndicator Foundation, Jan 2024, Workshop Online - https://wageindicator.org/about/events/2024/webinar-enabling-workers-to-govern-their-work, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'efficacité du dialogue professionnel : l'enjeu de l'articulation des dialogues professionnel et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Articuler dialogue social et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anact, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur les rapports entre pouvoir d’agir et marges de manœuvre dans une intervention ergonomique. Développer la co-conception du travail comme levier de prévention des TMS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévenir les Troubles Musculo Squelettiques ou concevoir le travail futur ? Et si on tenait les deux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national des arts et métiers, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le dialogue sur la qualité du travail : un enjeu pour la RSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager durable et responsable dans la démarche RSO - 34èmes journées professionnelles ANACFOC Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACFOC, May 2023, Cap Estérel Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la coopération conflictuelle autour du travail bien fait : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème CICA - Colloque International de Clinique de l'Activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sao Paulo, Oct 2023, Sao Paulo, Brazil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du dialogue sur l’activité et ses obstacles : l’exemple de deux interventions au sein d’une même collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sandoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting on the Quality of Work to Develop Its Sustainability: An Occupational Psychology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Work: A Socio-Ecological Approach to Work?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Working Futures. International Conference. Wissenschaftskolleg zu Berlin, Jun 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la délibération autour du travail &amp;quot;bien fait&amp;quot; dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Revue Horizontes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les genèses instrumentales de la délibération sur la qualité du travail dans une intervention sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement organisationnel dans l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervenir, pour quels développements dans les milieux de travail et de vie ? Les rendez-vous de l'ergonomie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; pour développer la performance et la santé. Pour une &amp;quot;écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Clermont Auvergne. School of Management. OpenLab Exploration Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait. Expérimenter la coopération conflictuelle dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres 2 Savoie. Les Scop Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir en prévention des TMS : de l’identification des contraintes au développement des ressources. Un exemple dans une maison d’accueil pour personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès francophone sur les Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2023.101763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le conflit sur la qualité du travail dans l'organisation : un ressort pour le développement des relations professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR25, Association Internationale des Sociologues de Langue Française. Émotions, épreuves, morale : une nouvelle cartographie des relations professionnelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;coopération conflictuelle&amp;quot; sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodología de coanálisis de la actividad como instrumento de transformaciones del trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construyendo un mejor entorno laboral. VI Congreso Internacional de Ergonomía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et écologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon Sorbonne. Repenser le travail dans une écologie humaine : 50 ans après, quelle actualité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail bien fait et Qualité de Vie au Travail. Un exemple dans une grande collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la QVT. Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du collectif pour transformer le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'individuel au collectif : comment faire équipe ? Centre Hospitalier Sainte-Marie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Colloque CERISE. Centre Diocésain de Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Interdépartemental de Gestion de la petite couronne, Région IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les ressources psychologiques et sociales du travail bien fait dans l'organisation. L'exemple du service de la propreté de Lille. Questions aux élus CSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire CEZAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer le dialogue sur la qualité du travail pour développer performance et santé. Une expérimentation auprès des éboueurs de la ville de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles réalités pour penser et concevoir le travail ? 7ème édition des rendez-vous de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer sur la qualité du travail : source de performance et de transformation des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres territoriales des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFPT, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la performance et la santé : expérimenter le dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ACTé, UFR STAPS, Dec 2018, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects dans l'autoconfrontation croisée : entre réalisé et réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix de l'interaction. Constructions dialogiques et débordements énonciatifs. Journée d'étude interdisciplinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier de masseur-kinésithérapeute préventeur en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des TMS : une proposition en clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du CNPK - Kiné France Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation du travail : un moyen de développement de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Kostulski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International DIM-GESTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention en clinique de l'activité, le développement comme objet d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : perspectives de recherche et pistes d’intervention pour le traitement des risques psychosociaux en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à la croisée des risques - Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits de temporalités et conflits éthiques : une approche des risques psychosociaux en EHPAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Rico Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de sociologie du travail, "Organisation, gestion productive et santé au travail".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions pour concevoir des situations capacitantes en ESAT : pour un parcours d'insertion durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès national du GEDER : "Situation de handicap au travail et changements, nouveaux contextes, crises et parcours professionnels durables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00635526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'autonomie et situations d'apprentissage dans un ESAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vidal-Gomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du travail bien fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 221 p., 2021, 978-2-348-05785-4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.clot.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le développement du pouvoir d'agir lors d'une intervention au sein d'une maison d'accueil pour personnes âgées - quel statut pour les marges de manoeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manoeuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCTARES Editions, pp.189-218, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer l'histoire des affects dans l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Martin; Bernard Prot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions, affects et institutions. Dialogue entre historiens et psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-144, 2022, 978-2-36630-123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement dans l'intervention : genèse du dialogue sur la qualité du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie : 150 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Univers Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vygotsky and Work : An Activity Clinic to Change the Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Fernandes Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro F. Bendassolli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Work and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Age Publishing, Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-81, 2019, 978-1-64113-632-7. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/978-1-64113-634-120251007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'activité : les affects dans l'autoconfrontation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Santiago-Delefosse; Maria del Rio Carral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie et sciences humaines de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2017, Psycho Sup, 9782100742301. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.santi.2017.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les experts du travail sont celles et ceux qui le réalisent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Zittoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la « coopération conflictuelle » autour du travail bien fait : un enjeu pour l'attractivité de la fonction publique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bonnefond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pisteur des controverses de métier. Santé & Travail, n°116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-faire son travail pour bien-être au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et conception architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Beaujouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monéger Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01976658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : l'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01918936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'intensité affective dans l'autoconfrontation : L'exemple de l'activité dialogique des chefs d'équipe de la propreté de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Conservatoire national des arts et metiers - CNAM, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CNAM1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01344642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675816v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14foy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818529v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7509" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.12.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.05.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Fernandes Fontes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1981-2582.2016.s.24326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Rachedi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gebai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008198ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sandoval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bourdeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918947v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.clot.2021.01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/products/Culture-Work-and-Psychology" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-64113-634-120251007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918897v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-methodes-qualitatives-en-psychologie--9782100742301-page-131.htm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0131" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fayner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344642v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675816v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258807v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14foy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dionne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.02.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8620" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818529v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7509" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.12.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.05.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnefond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Fernandes Fontes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1981-2582.2016.s.24326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kostulski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Rachedi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gebai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008198ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lestrade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sandoval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158888v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rico Duarte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bourdeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah G&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Zittoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.clot.2021.01" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/telechargements-gratuits/290-emotions-affects-et-institutions-dialogue-entre-historiens-et-psychologues.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/products/Culture-Work-and-Psychology" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-64113-634-120251007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-methodes-qualitatives-en-psychologie--9782100742301-page-131.htm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.santi.2017.01.0131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fayner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01918936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CNAM1021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>