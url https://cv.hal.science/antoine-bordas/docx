--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -602,677 +602,664 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing generativity in innovation: from control to emergence</w:t>
+                <w:t xml:space="preserve">Bridging Design Science research and formal design theories: leveraging C-K theory for impactful research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fábio Gama</w:t>
+                <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Maui, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480215v1</w:t>
+                <w:t xml:space="preserve">hal-05379542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-driven roadmapping: structuring collective action for sustainability transitions in public transport</w:t>
+                <w:t xml:space="preserve">Managing generativity in innovation: from control to emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig Lindlöf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipten Valibhay</w:t>
+                <w:t xml:space="preserve">Fábio Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">R&amp;D Management Conference 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470134v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t>
+                <w:t xml:space="preserve">Design-driven roadmapping: structuring collective action for sustainability transitions in public transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chipten Valibhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009517v1</w:t>
+                <w:t xml:space="preserve">hal-05470134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Gilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipten Valibhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is AI taking generativity further? An explorative study using the mirroring hypothesis</w:t>
+                <w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t>
+              <w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996911v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t>
+                <w:t xml:space="preserve">Is AI taking generativity further? An explorative study using the mirroring hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2025 R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538355v1</w:t>
+                <w:t xml:space="preserve">hal-04996911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1301,73 +1288,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1409,207 +1396,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Computing and Cognition'24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methods for Diagnosing and Locating Entangled Technical Debt in DevOps frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Bonet Faus</w:t>
+                <w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086471v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1638,168 +1586,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design methods for Diagnosing and Locating Entangled Technical Debt in DevOps frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bonet Faus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafissa Jibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Design Society, Jul 2023, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080277v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1828,51 +1910,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1882,98 +1964,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La générativité : une nouvelle ressource pour les transitions à bien gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Partenaires de la Chaire Bauhaus des Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1983,114 +2065,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer de la valeur par les données : un nouveau régime d’action fondé sur la gestion d’anomalies et la conception de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Mines Paris - PSL, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04905681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2158,51 +2240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7501E3E9"/>
+    <w:nsid w:val="C0B1B3F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2389,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-276X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05480215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouthanan Pushpananthan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Lindl&#246;f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05470134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bonet Faus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-276X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05480215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouthanan Pushpananthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Lindl&#246;f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05470134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bonet Faus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>