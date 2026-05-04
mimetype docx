--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -602,51 +602,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -826,1062 +826,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-driven roadmapping: structuring collective action for sustainability transitions in public transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking Design Fixation in LLMs: A Process-Based Perspective Toward Linguistic Fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chipten Valibhay</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualtiero Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Design Computing and Cognition 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470134v1</w:t>
+                <w:t xml:space="preserve">hal-05591627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t>
+                <w:t xml:space="preserve">Design-driven roadmapping: structuring collective action for sustainability transitions in public transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipten Valibhay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965947v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t>
+                <w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Gilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chipten Valibhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009517v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is AI taking generativity further? An explorative study using the mirroring hypothesis</w:t>
+                <w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t>
+              <w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996911v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t>
+                <w:t xml:space="preserve">Is AI taking generativity further? An explorative study using the mirroring hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">2025 R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520521v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t>
+                <w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Computing and Cognition'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538337v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t>
+                <w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Design Computing and Cognition'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538355v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t>
+                <w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t>
+              <w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274791v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methods for Diagnosing and Locating Entangled Technical Debt in DevOps frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Bonet Faus</w:t>
+                <w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086471v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design methods for Diagnosing and Locating Entangled Technical Debt in DevOps frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bonet Faus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafissa Jibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Design Society, Jul 2023, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080277v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1910,51 +2031,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1964,98 +2085,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La générativité : une nouvelle ressource pour les transitions à bien gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Partenaires de la Chaire Bauhaus des Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,114 +2186,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer de la valeur par les données : un nouveau régime d’action fondé sur la gestion d’anomalies et la conception de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Mines Paris - PSL, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04905681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2240,51 +2361,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0B1B3F5"/>
+    <w:nsid w:val="EDF41B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2471,51 +2592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-276X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05480215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouthanan Pushpananthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Lindl&#246;f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05470134v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bonet Faus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-276X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05480215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouthanan Pushpananthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Lindl&#246;f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consoloni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Chiarello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Fantoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05470134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bonet Faus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>