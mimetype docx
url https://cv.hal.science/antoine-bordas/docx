--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -175,51 +175,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Knowledge Management to Data Management in Innovation: Organizing to Leverage Data Through Anomalies</w:t>
+                <w:t xml:space="preserve">Switching Perspectives: Enhancing Generative Artificial Intelligence's Creativity, by Humans, With Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
@@ -228,102 +228,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34 (4), pp.870-890. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/caim.70004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/caim.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264557v1</w:t>
+                <w:t xml:space="preserve">hal-05264514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Perspectives: Enhancing Generative Artificial Intelligence's Creativity, by Humans, With Design</w:t>
+                <w:t xml:space="preserve">From Knowledge Management to Data Management in Innovation: Organizing to Leverage Data Through Anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
@@ -332,299 +332,299 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 34 (4), pp.870-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/caim.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/caim.70004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264514v1</w:t>
+                <w:t xml:space="preserve">hal-05264557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t>
+                <w:t xml:space="preserve">Model design in data science: engineering design to uncover design processes and anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00163-024-00441-x⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00163-024-00442-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718137v1</w:t>
+                <w:t xml:space="preserve">hal-04790948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model design in data science: engineering design to uncover design processes and anomalies</w:t>
+                <w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00163-024-00442-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00163-024-00441-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790948v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -636,735 +636,735 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Design Science research and formal design theories: leveraging C-K theory for impactful research</w:t>
+                <w:t xml:space="preserve">Design-driven roadmapping: structuring collective action for sustainability transitions in public transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pascal</w:t>
+                <w:t xml:space="preserve">Chipten Valibhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Maui, Hawai, United States</w:t>
+              <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379542v1</w:t>
+                <w:t xml:space="preserve">hal-05470134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing generativity in innovation: from control to emergence</w:t>
+                <w:t xml:space="preserve">Bridging Design Science research and formal design theories: leveraging C-K theory for impactful research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fábio Gama</w:t>
+                <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Maui, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480215v1</w:t>
+                <w:t xml:space="preserve">hal-05379542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Design Fixation in LLMs: A Process-Based Perspective Toward Linguistic Fixation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing generativity in innovation: from control to emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig Lindlöf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Consoloni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+                <w:t xml:space="preserve">Fábio Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Computing and Cognition 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">R&amp;D Management Conference 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591627v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-driven roadmapping: structuring collective action for sustainability transitions in public transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking Design Fixation in LLMs: A Process-Based Perspective Toward Linguistic Fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Chiarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipten Valibhay</w:t>
+                <w:t xml:space="preserve">Gualtiero Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Design Computing and Cognition 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470134v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t>
+                <w:t xml:space="preserve">Is AI taking generativity further? An explorative study using the mirroring hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Gilain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t>
+              <w:t xml:space="preserve">2025 R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965947v1</w:t>
+                <w:t xml:space="preserve">hal-04996911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t>
+                <w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Gilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chipten Valibhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009517v1</w:t>
+                <w:t xml:space="preserve">hal-04965947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is AI taking generativity further? An explorative study using the mirroring hypothesis</w:t>
+                <w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gouthanan Pushpananthan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t>
+              <w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996911v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t>
               </w:r>
@@ -1471,51 +1471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1737,351 +1737,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methods for Diagnosing and Locating Entangled Technical Debt in DevOps frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Bonet Faus</w:t>
+                <w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086471v1</w:t>
+                <w:t xml:space="preserve">hal-04080277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t>
+                <w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080277v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design methods for Diagnosing and Locating Entangled Technical Debt in DevOps frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bonet Faus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafissa Jibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Design Society, Jul 2023, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080267v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2361,51 +2361,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDF41B1A"/>
+    <w:nsid w:val="38914DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2592,51 +2592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-276X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05480215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouthanan Pushpananthan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Lindl&#246;f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consoloni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Chiarello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Fantoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05470134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bonet Faus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8591-276X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05470134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05480215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouthanan Pushpananthan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig Lindl&#246;f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consoloni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Chiarello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Fantoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bonet Faus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>