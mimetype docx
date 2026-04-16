--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -1536,278 +1536,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic model systems used to emulate processes occurring during soft particle filtration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changing surface grafting density has an effect on the activity of immobilized xylanase towards natural polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39820-z⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.5763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177349v1</w:t>
+                <w:t xml:space="preserve">hal-02160983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing surface grafting density has an effect on the activity of immobilized xylanase towards natural polysaccharides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic model systems used to emulate processes occurring during soft particle filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Schroën</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.5763. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42206-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39820-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160983v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Role of Voluminosity in the Compressibility and Sol–Gel Transition of Casein Micelle Dispersions Concentrated at 7 °C and 20 °C</w:t>
               </w:r>
@@ -2578,76 +2578,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural heterogeneity of milk casein micelles: a SANS contrast variation study</w:t>
+                <w:t xml:space="preserve">Correction to : &amp;quot;Structural heterogeneity of milk casein micelles: a SANS contrast variation study&amp;quot; (vol 11, pg 389, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Luis Ventureira</w:t>
+                <w:t xml:space="preserve">Jorge Ventureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2661,346 +2661,346 @@
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.389-399. </w:t>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm01705f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm90166e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209756v1</w:t>
+                <w:t xml:space="preserve">hal-01209856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and Partitioning of Macromolecules in Casein Microgels: Evidence for Size-Dependent Attractive Interactions in a Dense Protein System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural heterogeneity of milk casein micelles: a SANS contrast variation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo D. S. Peixoto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">Jorge Luis Ventureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la503657u⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01705f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116503v1</w:t>
+                <w:t xml:space="preserve">hal-01209756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to : &amp;quot;Structural heterogeneity of milk casein micelles: a SANS contrast variation study&amp;quot; (vol 11, pg 389, 2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion and Partitioning of Macromolecules in Casein Microgels: Evidence for Size-Dependent Attractive Interactions in a Dense Protein System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo D. S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ventureira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peng Qu</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (4), pp.806. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.1755-1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm90166e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la503657u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209856v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cohesive properties of casein micelles in dense systems</w:t>
               </w:r>
@@ -4659,282 +4659,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nanofiltration for the purification of an organic acid fermentation broth</w:t>
+                <w:t xml:space="preserve">Investigation of nanofiltration as a purification step for lactic acid production processes based on conventional and bipolar electrodialysis operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux De-Balmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Lutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52 (2), pp.266-273</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 52 (2), pp.266 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2006.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595526v1</w:t>
+                <w:t xml:space="preserve">hal-01883141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nanofiltration as a purification step for lactic acid production processes based on conventional and bipolar electrodialysis operations</w:t>
+                <w:t xml:space="preserve">Evaluation of nanofiltration for the purification of an organic acid fermentation broth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52 (2), pp.266 - 273. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 52 (2), pp.266-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883141v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofiltration of glucose and sodium lactate solutions: Variations of retention between single- and mixed-solute solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux De-Balmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 258 (1-2), pp.123-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5922,381 +5922,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation of plant biomass: a porous media approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SMALL-ANGLE SCATTERING CHARACTERIZATION OF DILUTE TO SEMI- DILUTE ARABINOXYLAN POLYSACCHARIDE SOLUTIONS IN WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budisavljevic P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées D’études Des Milieux Poreux JEMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.30-81</w:t>
+              <w:t xml:space="preserve">7 th International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HTL Biotechnology; DIA-STRON ; Malvern Panalytical; FLOWER project; Lenzing, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227306v1</w:t>
+                <w:t xml:space="preserve">hal-04230672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Enzymatic degradation of plant biomass: a porous media approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journées D’études Des Milieux Poreux JEMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.30-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428277v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMALL-ANGLE SCATTERING CHARACTERIZATION OF DILUTE TO SEMI- DILUTE ARABINOXYLAN POLYSACCHARIDE SOLUTIONS IN WATER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HTL Biotechnology; DIA-STRON ; Malvern Panalytical; FLOWER project; Lenzing, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230672v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
               </w:r>
@@ -6601,90 +6601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance between molecules of the xylanase NpXyn11A impacts product profile from methylglucuronoxylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon research conference: cellulosomes, cellulases and other carbohydrate-active enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7503,332 +7503,332 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities – IFP Energies Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209871v1</w:t>
+                <w:t xml:space="preserve">hal-00924790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities – IFP Energies Nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison (FR), France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924790v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7879,51 +7879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure interne de la micelle de caséine par SANS et variation de contraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Ventureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,64 +8790,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of nanofiltration in a production process of fermented organic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Filtration Congress - WCF9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, La Nouvelle-Orléans, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9563,51 +9563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petermann M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumon C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dianteill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9783,103 +9783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilized enzymes at work: when surface density matters Context and Objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
@@ -9934,77 +9934,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CBM12 - 12th Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10206,51 +10206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
@@ -10368,230 +10368,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach for predicting the filtration of soft and permeable colloids: the Milk example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive behavior of polydisperse suspensions of permeable and deformable microgels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209883v1</w:t>
+                <w:t xml:space="preserve">hal-01603305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive behavior of polydisperse suspensions of permeable and deformable microgels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general approach for predicting the filtration of soft and permeable colloids: the Milk example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France. 2015</w:t>
+              <w:t xml:space="preserve">Euromembrane 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603305v1</w:t>
+                <w:t xml:space="preserve">hal-01209883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane filtration of soft and permeable objects: the quest for general rules and guidelines</w:t>
               </w:r>
@@ -10666,277 +10666,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of water flux through protein interfacial films as revealed by neutron reflectometry on lysozyme and ovalbumin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equations d'état de solutions hautement concentrées de lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Neutrons and Food 3”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209673v1</w:t>
+                <w:t xml:space="preserve">hal-01209640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations d'état de solutions hautement concentrées de lysozyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of water flux through protein interfacial films as revealed by neutron reflectometry on lysozyme and ovalbumin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
+              <w:t xml:space="preserve">“Neutrons and Food 3”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209640v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the behavior of deformable and porous microparticles in filtration: a microfluidic approach</w:t>
               </w:r>
@@ -11024,260 +11024,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive molecular trapping of non-sticky probes within casein microgels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+                <w:t xml:space="preserve">Modeling the filtration of soft and permeable colloids: the milk case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013</w:t>
+              <w:t xml:space="preserve">XIVe congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. , Récents Progrès en Génie des Procédés, 104, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209490v1</w:t>
+                <w:t xml:space="preserve">hal-01209570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the filtration of soft and permeable colloids: the milk case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Extensive molecular trapping of non-sticky probes within casein microgels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. , Récents Progrès en Génie des Procédés, 104, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
+              <w:t xml:space="preserve">International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209570v1</w:t>
+                <w:t xml:space="preserve">hal-01209490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ characterization by small angle x-ray scattering (SAXS) of accumulated layers during ultrafiltration of casein micelles dispersions</w:t>
               </w:r>
@@ -11721,51 +11721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): From the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11836,138 +11836,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la microscopie à force atomique (AFM) à l'étude d'un objet colloïdal naturel : la micelle de caséine.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casein micelle internal structure : a sponge model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454237v1</w:t>
+                <w:t xml:space="preserve">hal-01454369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11980,181 +11993,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII ième congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. , Récents Progrès en Génie des Procédés, 2011, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
+              <w:t xml:space="preserve">ICOM International Congress of Inorganic Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454260v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein micelle internal structure : a sponge model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la microscopie à force atomique (AFM) à l'étude d'un objet colloïdal naturel : la micelle de caséine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ouanezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454369v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
               </w:r>
@@ -12183,73 +12183,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM International Congress of Inorganic Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. , 2011</w:t>
+              <w:t xml:space="preserve">XIII ième congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. , Récents Progrès en Génie des Procédés, 2011, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454254v1</w:t>
+                <w:t xml:space="preserve">hal-01454260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
               </w:r>
@@ -12337,217 +12337,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of a &amp;quot;critical osmotic pressure&amp;quot; from the filtration of compressible soft colloids</w:t>
+                <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM International Congress of Inorganic Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. , 2011</w:t>
+              <w:t xml:space="preserve">Approches Multiphysiques pour les Colloïdes Concentrés-AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454259v1</w:t>
+                <w:t xml:space="preserve">hal-01454292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
+                <w:t xml:space="preserve">On the determination of a &amp;quot;critical osmotic pressure&amp;quot; from the filtration of compressible soft colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Multiphysiques pour les Colloïdes Concentrés-AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. 2011</w:t>
+              <w:t xml:space="preserve">ICOM International Congress of Inorganic Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454292v1</w:t>
+                <w:t xml:space="preserve">hal-01454259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein micelles as sticky colloidal microgel particles</w:t>
               </w:r>
@@ -14005,51 +14005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Davy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Montanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Bouhid de Aguiar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45791-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39820-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42206-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Laar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sprakel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10788-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01705f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ventureira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm90166e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouanezar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3001448" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schorr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Daff&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306078k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schorr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.962" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.06.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454151v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.10.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Debbou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3245956" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.03.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budisavljevic P." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Men" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454382v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038842v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229909v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petermann M." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y Montanier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumon C." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886360v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209567v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209872v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454237v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454254v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454292v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454257v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/195927.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594400v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454250v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454381v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bezpecnostpotravin.cz/UserFiles/File/Kvasnickova/minerals_proceedings.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00712629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU30203" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01891464v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Davy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Montanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Bouhid de Aguiar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45791-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42206-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39820-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Laar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sprakel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10788-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ventureira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm90166e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01705f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouanezar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3001448" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schorr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Daff&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306078k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schorr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.962" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.06.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454151v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.10.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Debbou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3245956" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.05.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.03.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petermann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budisavljevic P." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Men" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454382v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038842v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229909v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petermann M." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y Montanier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumon C." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886360v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209567v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209872v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454292v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454257v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/195927.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594400v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454250v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454381v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bezpecnostpotravin.cz/UserFiles/File/Kvasnickova/minerals_proceedings.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00712629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU30203" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01891464v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>