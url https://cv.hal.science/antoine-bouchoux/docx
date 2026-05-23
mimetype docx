--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -66,411 +66,411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysozyme/Alginate Interactions: Structural and Thermodynamic Insights through ITC and SAXS</w:t>
+                <w:t xml:space="preserve">Use of suspensions of phytosterol microparticles to improve the solubility of methane in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asna Vakeri</w:t>
+                <w:t xml:space="preserve">Jeanne Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eliot Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Bouhallab</w:t>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (8), pp.4859-4871. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2024032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189214v1</w:t>
+                <w:t xml:space="preserve">hal-04978702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of suspensions of phytosterol microparticles to improve the solubility of methane in water</w:t>
+                <w:t xml:space="preserve">Lysozyme/Alginate Interactions: Structural and Thermodynamic Insights through ITC and SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gallard</w:t>
+                <w:t xml:space="preserve">Asna Vakeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Wantz</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hébrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+                <w:t xml:space="preserve">Saïd Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.1. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (8), pp.4859-4871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2024032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978702v1</w:t>
+                <w:t xml:space="preserve">hal-05189214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coacervation and aggregation in lysozyme/alginate mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asna Vakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.110359. </w:t>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography reveals the 3D enzymatic deconstruction pathway of raw lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,51 +772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy to assess the mechanical properties of individual casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Carvajal-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Micard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the structure of casein micelles through a multifactorial approach to manipulate rennet coagulation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Raynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Schroën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,77 +1404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Schroën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (12), pp.652. </w:t>
@@ -1927,64 +1927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2104,51 +2104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Schroën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 553, pp.406-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,51 +2355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van de Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Sprakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to : &amp;quot;Structural heterogeneity of milk casein micelles: a SANS contrast variation study&amp;quot; (vol 11, pg 389, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ventureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,338 +2712,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural heterogeneity of milk casein micelles: a SANS contrast variation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diffusion and Partitioning of Macromolecules in Casein Microgels: Evidence for Size-Dependent Attractive Interactions in a Dense Protein System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo D. S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peng Qu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm01705f⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.1755-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la503657u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209756v1</w:t>
+                <w:t xml:space="preserve">hal-01116503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and Partitioning of Macromolecules in Casein Microgels: Evidence for Size-Dependent Attractive Interactions in a Dense Protein System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural heterogeneity of milk casein micelles: a SANS contrast variation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">Jorge Luis Ventureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (5), pp.1755-1765. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.389-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la503657u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01705f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116503v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cohesive properties of casein micelles in dense systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Approach for Predicting the Filtration of Soft and Permeable Colloids: The Milk Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,295 +3201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+                <w:t xml:space="preserve">AFM imaging of milk casein micelles: Evidence for structural rearrangement upon acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mustapha Ouanezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (11), pp.4915-4919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la3001448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209311v1</w:t>
+                <w:t xml:space="preserve">hal-01209301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM imaging of milk casein micelles: Evidence for structural rearrangement upon acidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Ouanezar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (11), pp.4915-4919. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (6), pp.1765-1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la3001448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209301v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mobility in Dense Protein Systems: An Investigation through 1H NMR Relaxometry and Diffusometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,2625 +3573,2500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mobility in Dense Protein Systems: An Investigation through 1H NMR Relaxometry and Diffusometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dead-end Filtration of Sponge-like Colloids: The Case of Casein Micelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.1820-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597363v1</w:t>
+                <w:t xml:space="preserve">hal-01454642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-end Filtration of Sponge-like Colloids: The Case of Casein Micelle</w:t>
+                <w:t xml:space="preserve">Dead-end filtration of sponge-like colloids : the case of casein micelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 417, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454642v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-end filtration of sponge-like colloids : the case of casein micelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ionic strength dependence of skimmed milk microfiltration: Relations between filtration performance, deposit layer characteristics and colloidal properties of casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jimenez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 417, pp.10-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2012.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 369 (1-2), pp.404-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209571v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic strength dependence of skimmed milk microfiltration: Relations between filtration performance, deposit layer characteristics and colloidal properties of casein micelles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to Squeeze a Sponge: Casein Micelles under Osmotic Stress, a SAXS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 369 (1-2), pp.404-413. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (11), pp.3754-3762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454151v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Squeeze a Sponge: Casein Micelles under Osmotic Stress, a SAXS Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Debbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.10.019⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3245956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104514v1</w:t>
+                <w:t xml:space="preserve">hal-01454089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Casein Micelle Dispersions under Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Debbou</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3245956⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (2), pp.693-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454089v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein Micelle Dispersions under Osmotic Stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact de la force ionique en filtration de lait : analyse des caractéristiques des micelles de caséines et des dépôts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cabane</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jimenez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454090v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la force ionique en filtration de lait : analyse des caractéristiques des micelles de caséines et des dépôts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrections to Casein Micelle Dispersions under Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454133v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrections to Casein Micelle Dispersions under Osmotic Stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of nanofiltration as a purification step for lactic acid production processes based on conventional and bipolar electrodialysis operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cabane</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux De-Balmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.006⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (2), pp.266 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2006.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184376v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nanofiltration as a purification step for lactic acid production processes based on conventional and bipolar electrodialysis operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of nanofiltration for the purification of an organic acid fermentation broth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roux De-Balmann</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lutin</w:t>
+                <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52 (2), pp.266 - 273. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 52 (2), pp.266-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883141v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nanofiltration for the purification of an organic acid fermentation broth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nanofiltration of glucose and sodium lactate solutions: Variations of retention between single- and mixed-solute solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux De-Balmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 258 (1-2), pp.123-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytosterols and lipids for CH4 capture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Catching enzymes in action throughout the degradation of hemicellulose biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valentin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference - AERC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968036v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation in lysozyme/alginate mixture</w:t>
+                <w:t xml:space="preserve">Phytosterols and lipids for CH4 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asna Vakeri</w:t>
+                <w:t xml:space="preserve">Jeanne Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Renard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RBPGO10, 10èmes Rencontres Biologie-Physique du Grand Ouest, Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STLO (INRAE) &amp; IPR (Université Rennes), Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721659v1</w:t>
+                <w:t xml:space="preserve">hal-04968036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic Degradation of Biopolymers:A combined Light Scattering - Fluorescence study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phase separation in lysozyme/alginate mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asna Vakeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. SoftComp Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">RBPGO10, 10èmes Rencontres Biologie-Physique du Grand Ouest, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STLO (INRAE) &amp; IPR (Université Rennes), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791771v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
+                <w:t xml:space="preserve">Enzymatic Degradation of Biopolymers:A combined Light Scattering - Fluorescence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
+              <w:t xml:space="preserve">20. SoftComp Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225757v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in heteroproteinsystems: a mini review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RBPGO 9 : Les 9ièmes Rencontres de Biologie~Physique du Grand-Ouest 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, comité RBPGO, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706888v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanoparticules de phytostérols pour la captation de biométhane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Liquid-liquid phase separation in heteroproteinsystems: a mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Roscoff, France</w:t>
+              <w:t xml:space="preserve">RBPGO 9 : Les 9ièmes Rencontres de Biologie~Physique du Grand-Ouest 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, comité RBPGO, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217289v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthèse de nanoparticules de phytostérols pour la captation de biométhane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.60</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227374v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation of biomass: a porous media approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United Kingdom. pp.165-166</w:t>
+              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227347v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMALL-ANGLE SCATTERING CHARACTERIZATION OF DILUTE TO SEMI- DILUTE ARABINOXYLAN POLYSACCHARIDE SOLUTIONS IN WATER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic degradation of biomass: a porous media approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HTL Biotechnology; DIA-STRON ; Malvern Panalytical; FLOWER project; Lenzing, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">InterPore2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United Kingdom. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230672v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic degradation of plant biomass: a porous media approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées D’études Des Milieux Poreux JEMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.30-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6200,2687 +6075,2812 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Small-Angle scattering characterization of dilute to semi-dilute arabinoxylan polysaccharide solutions in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budisavljevic P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338174v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low temperature on interactions and rheology of dense casein micelles dispersions</w:t>
+                <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Arsène</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX EuroFood Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165425v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de Groupement de Recherche INRA-CNRS 2018-2021 : Organisation et dynamique aux échelles intermédiaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of low temperature on interactions and rheology of dense casein micelles dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaséminaire CEPIA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
+              <w:t xml:space="preserve">XX EuroFood Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605536v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance between molecules of the xylanase NpXyn11A impacts product profile from methylglucuronoxylan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Projet de Groupement de Recherche INRA-CNRS 2018-2021 : Organisation et dynamique aux échelles intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon research conference: cellulosomes, cellulases and other carbohydrate-active enzymes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+              <w:t xml:space="preserve">Métaséminaire CEPIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606959v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distance between molecules of the xylanase NpXyn11A impacts product profile from methylglucuronoxylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">Gordon research conference: cellulosomes, cellulases and other carbohydrate-active enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928493v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
+                <w:t xml:space="preserve">Étude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dianteill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605539v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi in‐situ de la dégradation enzymatique de films modèles d'hémicellulose par QCM‐D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CEPIA BiLi ' Bioraffinerie des lignocelluloses'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Massy, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605545v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion de rayonnement aux petits angles (SAXS, SANS) : principe, instrumentation, applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Suivi in‐situ de la dégradation enzymatique de films modèles d'hémicellulose par QCM‐D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LISBP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire CEPIA BiLi ' Bioraffinerie des lignocelluloses'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605540v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions dans des films d'adsorption de protéines globulaires à l'interface eau-air: comportements différenciés et effets d'ions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diffusion de rayonnement aux petits angles (SAXS, SANS) : principe, instrumentation, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LISBP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454543v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of deformable and porous microparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions dans des films d'adsorption de protéines globulaires à l'interface eau-air: comportements différenciés et effets d'ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Carcans, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605675v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la filtration de colloïdes mous et déformables: Cas du lait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of deformable and porous microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GFP-SFGP OUEST 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209428v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation d’état et structure de solutions de protéines globulaires hautement concentrés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la filtration de colloïdes mous et déformables: Cas du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Colloque GFP-SFGP OUEST 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209870v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Equation d’état et structure de solutions de protéines globulaires hautement concentrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities – IFP Energies Nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison (FR), France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924790v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities – IFP Energies Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209871v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M-N. Madec</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Food Rheology and Structure - ISFRS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Zurich (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924791v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure interne de la micelle de caséine par SANS et variation de contraste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Food Rheology and Structure - ISFRS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209869v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure interne de la micelle de caséine par SANS et variation de contraste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Ventureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.23 slides</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454520v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution imaging of milk casein micelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM BIOMED Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.23 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454240v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-resolution imaging of milk casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ouanezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Multiphysiques pour les colloides concentrés AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AFM BIOMED Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454291v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Water Relaxation and Self-Diffusion in Highly Concentrated Casein Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Mariette</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biopolymères 2010 : matrices alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. pp.2</w:t>
+              <w:t xml:space="preserve">Approches Multiphysiques pour les colloides concentrés AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595988v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples d'applications des rayons X pour l'étude des constituants du lait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR Water Relaxation and Self-Diffusion in Highly Concentrated Casein Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Javier Perez</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFR 140 "Imagerie et biologie structurale avec le synchrotron Soleil"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Biopolymères 2010 : matrices alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454422v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exemples d'applications des rayons X pour l'étude des constituants du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure, ISFRS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire IFR 140 "Imagerie et biologie structurale avec le synchrotron Soleil"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198122v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmotic compression of casein micelle dispersions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Debbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Colloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure, ISFRS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454382v1</w:t>
+                <w:t xml:space="preserve">hal-02198122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Osmotic compression of casein micelle dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Colloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction of nanofiltration in a production process of fermented organic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Filtration Congress - WCF9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, La Nouvelle-Orléans, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8890,930 +8890,930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysozyme/Alginate Interaction: structural and thermodynamic insights through ITC and SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asna Vakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rennes, France. , 3rd Edible Soft Matter Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coacervation and aggregation in lysozyme/alginate mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asna Vakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rennes, France. , pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Degradation of Biopolymers: a combined Light Scattering – Fluorescence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Italian Soft Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the competition between aggregation and coacervation phenomena in protein/ polysaccharide and polyelectrolyte/polysaccharide systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asna Vakery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.ecis2023.eu/. </w:t>
+              <w:t xml:space="preserve">https://workshops.ill.fr/event/346/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th conference of European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples, Italy. , 2023</w:t>
+              <w:t xml:space="preserve">ILL Soft Matter Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353412v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the competition between aggregation and coacervation phenomena in protein/ polysaccharide and polyelectrolyte/polysaccharide systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asna Vakeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://workshops.ill.fr/event/346/. </w:t>
+              <w:t xml:space="preserve">https://www.ecis2023.eu/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILL Soft Matter Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France. , 2023</w:t>
+              <w:t xml:space="preserve">37th conference of European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645082v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic degradation of semi-dilute polymer solutions: coupling between enzyme mobility and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petermann M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumon C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35 th conference of the Europeen Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athènes, Greece. BOOK OF ABSTRACTS POSTER PRESENTATIONS ECI 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic degration of semidilute hemicellulose solutions: a small-angle neutron scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dianteill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilized enzymes at work: when surface density matters Context and Objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9872,194 +9872,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tailored and non-altering enzyme immobilization approach to explore plant biomass deconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Di Guilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CBM12 - 12th Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deswelling and deformation of microgels in concentrated packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10068,452 +10068,452 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. van de Laar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Sprakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Conference of the European Colloid and Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Madrid, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dianteill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive behaviour of micrometer-sized methacrylated dextran microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive behavior of polydisperse suspensions of permeable and deformable microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentrés (AMC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Carry le Rouet, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general approach for predicting the filtration of soft and permeable colloids: the Milk example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10541,333 +10541,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane filtration of soft and permeable objects: the quest for general rules and guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations d'état de solutions hautement concentrées de lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of water flux through protein interfacial films as revealed by neutron reflectometry on lysozyme and ovalbumin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lay-Theng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10886,195 +10886,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Neutrons and Food 3”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the behavior of deformable and porous microparticles in filtration: a microfluidic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Bouhid de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Fluid-Particle Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the filtration of soft and permeable colloids: the milk case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11102,1197 +11102,1197 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe congrès SFGP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. , Récents Progrès en Génie des Procédés, 104, 2013, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive molecular trapping of non-sticky probes within casein microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ characterization by small angle x-ray scattering (SAXS) of accumulated layers during ultrafiltration of casein micelles dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Membrane Science &amp; Technology, IMSTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Melbourne, Australia. , févier 2014, 2013, Journal of Membrane Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure d’un colloïde naturel: la micelle de caséine du lait</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut de la Mer, France. 2012</w:t>
+              <w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209872v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structure d’un colloïde naturel: la micelle de caséine du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ouanezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut de la Mer, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747794v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dead-end Filtration of Sponge-like Colloids: the Case of Casein Micelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane Queen Elisabeth II Conference Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. , Procedia Engineering, 44, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): From the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISFRS (International symposium on food rheology and structure)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fisher, Erich J. Windhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein micelle internal structure : a sponge model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM International Congress of Inorganic Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la microscopie à force atomique (AFM) à l'étude d'un objet colloïdal naturel : la micelle de caséine.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
+              <w:t xml:space="preserve">XIII ième congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. , Récents Progrès en Génie des Procédés, 2011, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454237v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apport de la microscopie à force atomique (AFM) à l'étude d'un objet colloïdal naturel : la micelle de caséine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ouanezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII ième congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. , Récents Progrès en Génie des Procédés, 2011, Récents Progrès en Génie des Procédés (Cédérom)</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454260v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12307,1096 +12307,1096 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
+                <w:t xml:space="preserve">On the determination of a &amp;quot;critical osmotic pressure&amp;quot; from the filtration of compressible soft colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Multiphysiques pour les Colloïdes Concentrés-AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. 2011</w:t>
+              <w:t xml:space="preserve">ICOM International Congress of Inorganic Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454292v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of a &amp;quot;critical osmotic pressure&amp;quot; from the filtration of compressible soft colloids</w:t>
+                <w:t xml:space="preserve">Modeling the filtration of deformable and permeable colloidal particles: the case of casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM International Congress of Inorganic Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. , 2011</w:t>
+              <w:t xml:space="preserve">Approches Multiphysiques pour les Colloïdes Concentrés-AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454259v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein micelles as sticky colloidal microgel particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ecis 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 138, 197 p., 2010, Progress in Colloid and Polymer Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Water Relaxation and Self-Diffusion in Highly Concentrated Casein Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biopolymères 2010 : matrices alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Water Relaxation and Self-Diffusion in Highly Concentrated Casein Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Anniversaire de l'International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR relaxation and water diffusion in highly concentrated casein systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Food 2010 - 10 th anniversary conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What cohesive forces are involved in the gelation of casein micelle dispersions at high concentration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biopolymères 2010 : matrices alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Debbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Gennes Discussion Conference Chamonix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Chamonix, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein dispersions under osmotic stress: the impact of structure and mineral composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Minerals and Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Saint-Malo, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89 (3/4), pp.206, 2008, Dairy Science and Technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13406,248 +13406,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de la micelle de caséine : une nouvelle proposition (INRA en lumière 5 ans de partenariat avec soleil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13657,100 +13657,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la nanofiltration pour son intégration dans les procédés de production d'acides organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie chimique. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2004TOU30203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00712629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13760,105 +13760,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de la matière (molle) sous la contrainte d'un procédé de transformation : Interactions, structuration, modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Toulouse 3 Paul Sabatier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01891464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14005,51 +14005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Davy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Montanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Bouhid de Aguiar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45791-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42206-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39820-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Laar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sprakel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10788-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ventureira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm90166e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01705f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouanezar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3001448" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schorr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Daff&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306078k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schorr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.962" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.06.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454151v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.10.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Debbou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3245956" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.05.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.03.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721659v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petermann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budisavljevic P." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Men" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lange" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209869v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454382v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038842v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229909v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petermann M." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y Montanier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumon C." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269163v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886360v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209567v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209872v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454254v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454237v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454292v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454257v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/195927.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454255v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594400v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454250v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454381v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bezpecnostpotravin.cz/UserFiles/File/Kvasnickova/minerals_proceedings.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209346v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00712629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU30203" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01891464v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gallard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Wantz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakeri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Davy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110359" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Y Montanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Carvajal-Millan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02373068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lazzaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105414" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Bouhid de Aguiar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meireles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45791-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Di Guilmi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42206-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39820-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.05.064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Laar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sprakel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10788-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ventureira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Qu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm90166e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01705f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.08.0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209555v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402865p" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouanezar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3001448" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schorr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Daff&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306078k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.962" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.10.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Debbou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3245956" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454090v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883141v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lutin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.05.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.03.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217289v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230672v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petermann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budisavljevic P." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Men" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lange" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schorr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher David" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280596v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Davy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791785v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353412v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229909v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petermann M." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y Montanier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumon C." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606958v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603292v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886360v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209570v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209567v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454228v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454254v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454237v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454292v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/195927.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454255v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454250v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198124v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454381v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bezpecnostpotravin.cz/UserFiles/File/Kvasnickova/minerals_proceedings.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209346v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00712629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOU30203" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01891464v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>