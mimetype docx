--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -158,51 +158,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Collinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakura Schafer-Nameki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
+              <w:t xml:space="preserve">SciPost Phys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (3), pp.079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21468/SciPostPhys.18.3.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
@@ -317,2148 +317,2862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tale of N Cones</w:t>
+                <w:t xml:space="preserve">The Geometry of Quivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)073⟩</w:t>
+              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psf2022005042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061981v1</w:t>
+                <w:t xml:space="preserve">hal-04239070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic quivers for rank 2 theories</w:t>
+                <w:t xml:space="preserve">A tale of N cones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Grimminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amihay Hanany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Kalveks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (03), pp.208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)208⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (9), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418727v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hasse diagram of the moduli space of instantons</w:t>
+                <w:t xml:space="preserve">A Tale of N Cones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius F Grimminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amihay Hanany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Kalveks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (08), pp.283. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)283⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (09), pp.073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578942v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial implosions and quivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Dancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius F. Grimminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amihay Hanany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenghao Zhong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (07), pp.049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higgs branches of U/SU quivers via brane locking</w:t>
+                <w:t xml:space="preserve">The Hasse diagram of the moduli space of instantons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius F. Grimminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amihay Hanany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenghao Zhong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (08), pp.061. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)061⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (8), pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441742v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrations and Hasse diagrams for 6d SCFTs</w:t>
+                <w:t xml:space="preserve">Magnetic quivers for rank 2 theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius F. Grimminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Martone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Zafrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (12), pp.159. </w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (03), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2022)159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815411v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(5d RG-flow) trees in the tropical rain forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higgs branches of U/SU quivers via brane locking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sakura Schäfer-Nameki</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius F. Grimminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amihay Hanany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Kalveks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenghao Zhong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (3), pp.241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)241⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (08), pp.061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2022)061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885933v1</w:t>
+                <w:t xml:space="preserve">hal-03441742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pollica perspective on the (super)-conformal world</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibrations and Hasse diagrams for 6d SCFTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius F. Grimminger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/abf38e⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (12), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2022)159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286941v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Symplectic) leaves and (5d Higgs) branches in the Poly(go)nesian Tropical Rain Forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">(5d RG-flow) trees in the tropical rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke van Beest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Eckhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakura Schäfer-Nameki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (11), pp.124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)124⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885929v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauge theories from principally extended disconnected gauge groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(5d RG-flow) trees in the tropical rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Beest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Rodríguez-Gómez</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Eckhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakura Schäfer-Nameki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885982v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limit for large R-charge correlators in $$ \mathcal{N} $$ = 2 theories</w:t>
+                <w:t xml:space="preserve">Folding orthosymplectic quivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Grimminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amihay Hanany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Kalveks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2018 (5), pp.74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2018)074⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (12), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885978v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conformal Characters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Pollica perspective on the (super)-conformal world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Argyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Martone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2018)055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (30), pp.303001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/abf38e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909297v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutations of Massive Vacua</w:t>
+                <w:t xml:space="preserve">S-fold magnetic quivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Grimminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amihay Hanany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 05, pp.042. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2017)042⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554632v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deconstruction of the Type D (2,0) theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Symplectic) leaves and (5d Higgs) branches in the Poly(go)nesian Tropical Rain Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Beest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Rodriguez-Gomez</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Eckhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakura Schäfer-Nameki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017 (12), pp.146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)146⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (11), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885964v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-connected gauge groups and the plethystic program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Symplectic) leaves and (5d Higgs) branches in the Poly(go)nesian Tropical Rain Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Beest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Pini</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Eckhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakura Schäfer-Nameki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017 (10), pp.33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)033⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020 (11), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885958v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the N = 1 ∗ $$ \mathcal{N}={1}^{\ast } $$ gauge theory on a circle and elliptic integrable systems</w:t>
+                <w:t xml:space="preserve">Gauge theories from principally extended disconnected gauge groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Troost</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rodríguez-Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)097⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 940, pp.351-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127116v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arithmetic of Supersymmetric Vacua</w:t>
+                <w:t xml:space="preserve">The Conformal Characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Troost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 07, pp.036. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2016)036⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 04, pp.055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2018)055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554295v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The covariant chiral ring</w:t>
+                <w:t xml:space="preserve">A limit for large R-charge correlators in $$ \mathcal{N} $$ = 2 theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Troost</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rodriguez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2016)163⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2018 (5), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2018)074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127113v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting the massive vacua of N = 1 ∗ $$ \mathcal{N}={1}^{\ast } $$ super Yang-Mills theory</w:t>
+                <w:t xml:space="preserve">Towards deconstruction of the Type D (2,0) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Troost</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rodriguez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2015)106⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 2017 (12), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2017)146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127117v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality and Modularity in Elliptic Integrable Systems and Vacua of N = 1 * Gauge Theories</w:t>
+                <w:t xml:space="preserve">Permutations of Massive Vacua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Troost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2017)042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-connected gauge groups and the plethystic program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (10), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2017)033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the N = 1 ∗ $$ \mathcal{N}={1}^{\ast } $$ gauge theory on a circle and elliptic integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Troost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2016)097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arithmetic of Supersymmetric Vacua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Troost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07, pp.036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2016)036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The covariant chiral ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Troost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2016)163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting the massive vacua of N = 1 ∗ $$ \mathcal{N}={1}^{\ast } $$ super Yang-Mills theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Troost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2015)106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duality and Modularity in Elliptic Integrable Systems and Vacua of N = 1 * Gauge Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Troost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (4), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP04(2015)128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2468,114 +3182,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity and vacua in N = 1* supersymmetric gauge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Paris sciences et lettres, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PSLEE011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01427599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2722,51 +3436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956077v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Collinucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Schafer-Nameki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.3.079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacomelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F. Grimminger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2023)015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F Grimminger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amihay Hanany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Kalveks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Sperling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Zafrir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghao Zhong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dancer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2022)159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Beest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Eckhard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Sch&#228;fer-Nameki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Argyres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Lemos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rastelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abf38e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodr&#237;guez-G&#243;mez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Russo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)074" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Troost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2018)055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2016)036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2016)163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01427599v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956077v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Collinucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Schafer-Nameki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.3.079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacomelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F. Grimminger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2023)015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Grimminger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amihay Hanany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Kalveks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Sperling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F Grimminger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dancer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghao Zhong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Zafrir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2022)159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Beest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Eckhard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Sch&#228;fer-Nameki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alday" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Argyres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Lemos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rastelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abf38e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodr&#237;guez-G&#243;mez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.02.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Troost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2018)055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2018)074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2017)146" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2017)042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)097" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2016)036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2016)163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01427599v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>