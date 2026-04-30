--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antoine Bouzin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -177,5472 +177,5701 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rompre ou ne pas rompre avec le capitalisme ? Stratégies d’ingénieur·es confronté·es à l’urgence écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Écologisations, 151-152, pp.261-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05595768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les montées en échelle de la méthanisation agricole. Des agencements socio-techniques entre bricolage, encastrement et industrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Vosila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, L'agriculture à grande échelle, 19 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05393025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politisation territoriale des cultures intermédiaires à vocation énergétique. La méthanisation de proximité comme objet de l’action publique régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Politisations locales des enjeux agricoles, 62, pp.47-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.062.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05334831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The scaling up of agricultural methanization. Sociotechnical arrangements between tinkering, embedding, and industrialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psud.062.0047⟩</w:t>
+                <w:t xml:space="preserve">Hugo Vosila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Large-scale agriculture, 19 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15975⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05393034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poupeau (François-Mathieu), L’État en quête d’une stratégie énergie-climat . Paris, Presses des Mines, 2023, 340 p., 29 €.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.602-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.654.0602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.654.0602⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05221660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadiou Jeanne, Le déploiement de la politique de méthanisation agricole en France : implications pour la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.201-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04627933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Dziebowski, Emmanuel Guillon, Philippe Hamman (dir.), Idées reçues sur la méthanisation agricole, Paris, Le Cavalier bleu, 2023, 168 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.131-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04552566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialiser la méthanisation agricole. Les reconfigurations d’une filière soumise aux exigences de production et de rentabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique, 15 (3), pp.[en ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13cqe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04962952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating Engineering and Activism: French Environmentalist Engineers Conforming to, Shifting, and Overstepping Professional Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Exploring Engineers' Boundary Work, 16 (2), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19378629.2023.2286957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement écologiques des ingénieurs au travail : l'incursion du sujet technique en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Jeunesses et engagements citoyens, 2 (414), pp.22-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ffo.414.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04391127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Gabriel Galvez-Behar, Posséder la science. La propriété scientifique au temps du capitalisme industriel, Éditions de l’EHESS, Paris, 2020, 334 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (4), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.44295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19378629.2023.2286957⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en langage de l’écologie par les ingénieurs militants. Une cause distendue entre réductionnisme technique et considérations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La frugalité de la recherche, 17, pp.139-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.14167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.44295⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03870744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’ouvrage de Charles Gadéa, Roland Lardinois (dir.), Les Mondes de l’ingénieur en Inde (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314177v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04391127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification territoriale de la méthanisation. L'enjeu de la coordination des acteurs locaux dans le développement des unités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Recherche Innovations Biogaz Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Biogaz de l’ATEE; CTBM; Université de Lorraine; ENSAIA; Métropole du Grand Nancy, Mar 2026, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05558448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de décarbonation : une reproduction de l’ordre dominant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Populaire de Bordeaux, Jan 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05473987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrialisation du secteur de la méthanisation en France. Une analyse des changements de politique publique pour la décarbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ESR²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5205 LIRIS; Université Rennes 2, Feb 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05519779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques de transition et les modes d’action de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le travail de la transition. De la personne à l’organisation. Les leviers matériels, moraux et spirituels du changement écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SND; Logiques de l’agir; Sorbonne Université; ICAM, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05593137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les policy venues de la méthanisation à l’échelle nationale. Des forums et arènes en compétition pour cadrer et instrumenter le secteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Transition écologique et neutralité carbone : gouvernance, modèles économiques et ancrage territorial dans les filières des gaz verts"</w:t>
+              <w:t xml:space="preserve">Workshop « Transition écologique et neutralité carbone : gouvernance, modèles économiques et ancrage territorial dans les filières des gaz verts »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet ANR ECOINDUS; Centre Émile Durkheim, Jan 2026, Sciences Po Bordeaux, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05474708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The biogas industry and its instruments. Understanding the multi-scale articulation of sectoral public action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exebio International Congress « Towards an Ecological Bioeconomy. Interrogating Concepts and Practices from the Human and Social Sciences », Special session ‘Agricultural methanization in France and Europe: issues, tensions, and perspectives’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Institut Exebio; Regards, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05095763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissonances et variations des socialisations politiques des ingénieur·es écologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Socialisations politiques en tension »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche de l’AFSP 'Socialisation politique, politisation et rapport individuel au politique' (Sopora), Jun 2025, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05100115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La filière méthanisation au défi de sa démocratisation. Quelle participation pour quels publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Journées doctorales du GIS Démocratie &amp; Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie &amp; Participation; Université Lyon 2; UMR 5206 Triangle; ENTPE; UMR 5600 EVS, Mar 2025, MSH Lyon Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sociologique des conflictualités liées aux projets de méthanisation en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire R3 TESNA'GORA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau régional de recherche R3 TESNA; MSHS de Poitiers, Oct 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05300082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte des secteurs de l’agriculture et de l’énergie pour le contrôle de la méthanisation. Quelle circularité face à des logiques productivistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Congrès de l'AFEP « Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ? », Atelier ‘Trajectoires d’économies circulaires des déchets entre les Nords et les Suds‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05122103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflictualités et attentes à l'égard de la méthanisation à l'échelle régionale. Le cas des unités de production en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRI Online - Les Mardis de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de recherche sur l'innovation; Sciences Po Bordeaux; Chaire TRENT; Gouvernement du Québec, Jun 2025, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05120002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des politiques publiques multiniveaux de méthanisation. L’hégémonie de l’expertise énergétique et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités », RT 27 "Sociologie des intellectuels et de l’expertise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05153683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décarbonation comme environmental policy integration. Les changements à l’œuvre dans les politiques publiques de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Décarbonation de l'économie" de l'Axe SENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Emile Durkheim, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05384284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une politique de transition : le cas de la méthanisation agricole. Référentiel, luttes et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Bordeaux Sciences Sociales de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ETTIS; UMR 5116 Centre Émile Durkheim; Bordeaux School of Economics, Jan 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04911499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les oppositions aux projets de méthanisation nous disent des futurs écologiques. Des projections holistiques à l'épreuve de l'organisation moderne du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Mobilisations / contre-mobilisations énergétiques : approches sociologiques et politistes en contextes Nords / Suds »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TREE; UPPA, Dec 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05418871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une filière de transition écologique. Affrontements épistémiques et symboliques entre les ingénieur·es de la méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Organisation, Innovation, International « Les ingénieur·es face aux limites planétaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2025, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04911495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) méthanisation(s) pour une société en transition ? Trajectoire d’un référentiel de politique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire « Coopérations et controverses autour de la méthanisation dans les territoires ruraux », Session ‘Politiques publiques et mise en concurrence des modèles de méthanisation‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet COMETE; ADEME; Université de Perpignan Via Domitia; ESA Angers, Jul 2025, [en ligne], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05137656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’There won't be enough for everyone’. What methanization policy(ies) in a context of restricted access to biomass?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exebio International Congress « Towards an Ecological Bioeconomy. Interrogating Concepts and Practices from the Human and Social Sciences », Special session ‘Biomass, the new Eldorado of the bioeconomy? A critical analysis of the promises and uses from the perspective of the human and social sciences‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Institut Exebio; Regards, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05095755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieur·es face aux catastrophes écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de Bordeaux INP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux INP, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05383160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planifier la méthanisation à l’échelle territoriale. Une articulation conflictuelle des espaces et des échelles de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Congrès de l'AFEP « Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ? », Atelier ‘Les dispositifs de la planification écologique territoriale : épistémologies, méthodes, indicateurs et résultats‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05119617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ingénieur dans la société. Responsabilité sociale, politique et écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence DD&amp;RS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSMAC, Apr 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04548312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un modèle socio-technique de méthanisation agricole. Les utopies de transition énergétique en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l’école doctorale SP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Sociétés, Politique, Santé Publique, Sciences Po Bordeaux, Université de Bordeaux, Apr 2024, Talence campus de l'Université de Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir ingénieur écologiste : travail, politique et écologie chez les ingénieur·es confronté·es à l’urgence climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Organisation, Innovation, International "De l’engagement aux changements ? Écologie, bifurcations, sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2024, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04398310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La filière méthanisation : le mirage circulaire de l'économie linéaire ? Du traitement des déchets à la production d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du projet Biciclet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer le travail ou changer la profession ? Formes et trajectoires de la critique (non) réflexive parmi les ingénieur·es écologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque INGENIUM « Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales », Atelier 8 : Éthique et anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau INGENIUM; EPSI; CNAM, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthanisation agricole au regard de l’action publique régionale. Réactivation des clivages politiques traditionnels et déploiement d’un travail politique dépolitisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 46 'Politisations locales des enjeux agricoles'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique; Sciences Po Grenoble; PACTE, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir la méthanisation par ses espaces de débat. Un exercice de traçage des énoncés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Biomasse &amp; SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Biomasse &amp; SHS, Feb 2024, [en ligne], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04484450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux du déploiement de la biométhanisation en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Biogaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04420622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ingénierie aux sciences sociales. Itinéraire en terre(s) inconnue(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSEEIHT, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04591488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en récit de la méthanisation. Positions et prises de position dans et pour le champ du biogaz agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral "L’écocitoyen, grand sauveur de l'environnement ? Approches sociologiques de la fabrique et de l'appropriation conflictuelles des récits écologiques contemporains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim; ENSAP Bordeaux; PAVE, May 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04577710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialisation de la méthanisation agricole : une régulation publique locale en résistance face aux injonctions nationales de modernisation écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Territorialisation de la production et régulation publique. L’Etat et le verdissement des systèmes industriels et agricoles au temps des catastrophes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Poléol, Ceraps, Université de Lille, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04626720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des contestations sociales face aux projets de méthanisation agricole en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Recherche Innovation biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTBM, APESA, ARVALIS, UPPA, Mar 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04523434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthanisation agricole comme enjeu de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne - Journée des recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI, Aug 2024, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04682025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix technique de l’injection dans la méthanisation agricole. Intérêts économiques et contestations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l’AFS « Intersections, circulations », RT 12 'Sociologie économique' &amp; RT 38 'Sociologie de l’environnement et des risques'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Triangle; Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04152631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Critique of Technology by French Environmentalist Engineers: a Shift in Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum on Philosophy, Engineering, &amp; Technology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des trajectoires biographiques des ingénieurs écologistes. Quelle(s) échelle(s) pertinente(s) d’action pour une analyse de réseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Varier les échelles d’analyse dans les recherches sur les ingénieurs. Quels niveaux d’observation pour quelles recherches ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif EPSI (Études Pluridisciplinaire Sur l'Ingénierie), Équipe FPI de l’ENSTA Bretagne, Mar 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04088105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieur·es face aux transformations du monde. Modernité, écologie et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Urgence Climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Sorégies, ISAE-ENSMA, ENSI Poitiers, Université de Poitiers, Oct 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthanisation : conflits et conditions de l'acceptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises européennes de la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté Urbaine de Dunkerque; Bordeaux Métropole; ADEME, May 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04463768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieur·es face aux transformations du monde. Quels engagements écologiques et politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle des conférences "Les ingénieurs face aux urgences environnementales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIGE Mines Paris-PSL, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le militantisme écologique des ingénieurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire 'Sciences, Société, Communication'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Alpes; GRESEC, Nov 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04304016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Anthropocène &amp; Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du temps long, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04391144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves ingénieurs de l’École des Mines de Paris face aux enjeux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l’AFS Intersections, circulations », ST 'Contributions francophones aux Engineering Studies'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Triangle; Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04152615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing on-farm biogas plants. The confrontation of socio-ecological transition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science, Expertise and other Modes of Knowledge: Trends, Patterns, and Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Swiss Association for the Studies of Science, Technology &amp; Society, Aug 2023, Basel (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénieurs écologistes : reconfigurations des luttes au sein du salariat de confiance du capitalisme par les enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche de l’AFSP 'Socialisation politique, politisation et rapport individuel au politique' (Sopora), Jun 2025, Aubervilliers, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Écologie &amp; Classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAER, CENS, CMH, CREDA, CNRS, Sorbonne Nouvelle, ENS-PSL, ENS-CERES, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau régional de recherche R3 TESNA; MSHS de Poitiers, Oct 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04112606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les utopies politiques des ingénieurs écologiques. Une esquisse des futurs socio-techniques à l’ère de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence de théorie politique « Vers une nouvelle théorie politique environnementale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEE; CEVIPOF; École de la recherche de Science Po; École de droit de Science Po, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Démocratie &amp; Participation; Université Lyon 2; UMR 5206 Triangle; ENTPE; UMR 5600 EVS, Mar 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03896595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses socio-techniques : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises de la Recherche en Ingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse INP, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'économie politique; Sciences Po Bordeaux; UMR 5115 Les Afriques dans le Monde; UMR 5116 Centre Emile Durkheim; BSE; INRAE; SPH; Région Nouvelle-Aquitaine; TerrESS, Jun 2025, Pessac, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l’engagement écologiste fait aux ingénieur·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée Générale de l'Observatoire des formations citoyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des formations citoyennes, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une remise en cause du paradigme technique moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer une ingénierie soutenable au regard des enjeux socio-écologiques dans vos enseignements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ET-LIOS (Enseignements Technologiques de niveau Licence Ouverts pour une industrie du futur compétitive et Soutenable); INSA Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ETTIS; UMR 5116 Centre Émile Durkheim; Bordeaux School of Economics, Jan 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations d'ingénierie à l'heure de l'urgence écologique. Une mise en doute nécessaire du paradigme technique moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Évolution de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École d’ingénieurs INSA Lyon, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5116 Centre Emile Durkheim, Nov 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profession d'ingénieur·e face aux impératifs écologiques. Interroger la trajectoire des développements technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier d'écologie politique, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, TREE; UPPA, Dec 2025, Pau, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des saint-simoniens aux mouvements écologistes : une bifurcation des utopies d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Utopie et Expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Walras Pareto, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Projet COMETE; ADEME; Université de Perpignan Via Domitia; ESA Angers, Jul 2025, [en ligne], France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03691126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie (des sciences) de l'ingénierie. Une bifurcation écologique des activités techniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études « La sociologie des sciences et des techniques en France aujourd'hui : relectures et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 29 'Sciences et techniques en société' de l'AFS, Oct 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Institut Exebio; Regards, Jun 2025, Reims, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes du cause engineering écologique : le cas singulier de lanceurs d’alerte scientifiques encastrés dans le champ économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Savoirs et savant·e·s de la crise écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT27 'Sociologie des intellectuels et de l’expertise' &amp; RT38 'Sociologie de l’environnement et des risques' de l'AFS, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2025, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle responsabilité sociétale du chercheur en ingénierie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises de la Recherche en Ingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse INP, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'économie politique; Sciences Po Bordeaux; UMR 5115 Les Afriques dans le Monde; UMR 5116 Centre Emile Durkheim; BSE; INRAE; SPH; Région Nouvelle-Aquitaine; TerrESS, Jun 2025, Pessac, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations et défis de l'ingénierie au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMT For Good I'care for la transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure Mines-Télécom Lille-Douai, Mar 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux INP, Nov 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militantisme écologiste et déplacement épistémologique dans l'ingénierie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'UMR Biogeco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Institut Exebio; Regards, Jun 2025, Reims, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03288042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'engagement écologiste bouscule le positionnement épistémologique des ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Congrès de la SPS « Science et pseudoscience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPS; Université de Mons; Université de Namur, Sep 2021, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2024, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau récit pour l’ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieur pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ingénieur·es Engagé·es, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites physiques de la planète' : la mise en risque de l'énergie carbonée par les ingénieurs Shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Cultures d’ingénieurs et formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL &amp; FOAP, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Biomasse &amp; SHS, Feb 2024, [en ligne], France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le militantisme « vert » fait aux ingénieurs : un corps au service de la cause écologiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l’AFS « Changer ? », RT21 'Mouvements sociaux'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Clersé; Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau INGENIUM; EPSI; CNAM, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur des controverses écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap Sciences, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique; Sciences Po Grenoble; PACTE, Jul 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement écologiste des ingénieurs français : des séquences narratives plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l’AFS « Changer ? », RT22 'Parcours de vie et dynamiques sociales'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Clersé; Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENSEEIHT, May 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’'ingénierie durable' : le déplacement militant de l’engagement écologiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque INGENIUM « Le développement durable dans la formation et les activités d’ingénieur », Atelier 4 : S’engager dans la transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau INGENIUM. Recherches en sciences humaines et sociales dans les écoles d’ingénieurs, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour l'ingénierie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former L'Ingénieur Citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ingénieurs sans frontières, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Projet Poléol, Ceraps, Université de Lille, Jun 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l'ingénieur dans la cité à l'heure de l'urgence écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée Générale des AgroToulousains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...2591 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5652,161 +5881,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Value Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04624965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5816,573 +6045,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Estève; Syvie Ollitrault; Amandine Orsini; Simon Persico; Bruno Villalba; Mathilde Allain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.494-500, 2025, Références, 978-2-7246-4490-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Technologies Worthless? Environmentalist Engineers in Quest of Sustainable Compromises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering and Value Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-79, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Values Change, So Does Philosophy of Technology and Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering and Value Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.67-79, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_5⟩</w:t>
+              <w:t xml:space="preserve">, pp.1-12, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christelle Didier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05088556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler au nom des savoirs sur le climat ou &amp;quot;se limiter aux faits&amp;quot; ? L'ethos ingénieur entre voice et loyalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...84 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_1⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aliénor Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bascule climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-171, 2025, Major, 979-10-358-3477-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bel.bertr.2025.01.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...96 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthanisation, un élément majeur du futur de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Roche (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les énergies renouvelables en Nouvelle-Aquitaine : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions AcclimaTerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-46, 2022, Cahier Thématique, 978-2-9574665-3-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04605580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6392,366 +6621,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation : les agriculteurs seront-ils les oubliés de la filière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.j6w5chsf5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04708132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise écologique : ces élèves ingénieurs qui veulent transformer leur métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.5uxsnk5ha⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement écologique des ingénieurs ou l’émergence du cause engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’envers des mots » : Bifurquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ngn94pq7h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03865873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.[en ligne]</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité de l'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6761,214 +6990,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action sociologique relative à l’intégration et à l’acceptabilité territoriales de la méthanisation en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Émile Durkheim; Région Nouvelle-Aquitaine. 2025, pp.29</w:t>
+              <w:t xml:space="preserve">UMR 5116 Centre Émile Durkheim; Région Nouvelle-Aquitaine. 2025, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05359425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des conflits relatifs aux projets de méthanisation agricole en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Émile Durkheim; Région Nouvelle-Aquitaine. 2023, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7036,51 +7265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0811ECD0"/>
+    <w:nsid w:val="2454C517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7267,51 +7496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bouzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2182-3228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273429981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OEO-7862-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vosila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15974" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.062.0047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15975" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.654.0602" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04962952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2023.2286957" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14167" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591488v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04523434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.bertr.2025.01.0151" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gautrais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100600490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0494" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/les-energies-renouvelables-en-nouvelle-aquitaine-enjeux-et-perspectives/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j6w5chsf5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ngn94pq7h" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766118v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5uxsnk5ha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Samson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bouzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2182-3228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273429981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OEO-7862-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vosila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.062.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15975" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.654.0602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w16" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04962952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2023.2286957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04523434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gautrais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100600490" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0494" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.bertr.2025.01.0151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/les-energies-renouvelables-en-nouvelle-aquitaine-enjeux-et-perspectives/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j6w5chsf5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5uxsnk5ha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ngn94pq7h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>