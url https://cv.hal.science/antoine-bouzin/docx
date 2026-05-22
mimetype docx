--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">273429981</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Vf0RVc4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OEO-7862-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -203,5839 +224,5839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les montées en échelle de la méthanisation agricole. Des agencements socio-techniques entre bricolage, encastrement et industrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vosila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L'agriculture à grande échelle, 19 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05393025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation territoriale des cultures intermédiaires à vocation énergétique. La méthanisation de proximité comme objet de l’action publique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Politisations locales des enjeux agricoles, 62, pp.47-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.062.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05334831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The scaling up of agricultural methanization. Sociotechnical arrangements between tinkering, embedding, and industrialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vosila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Large-scale agriculture, 19 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05393034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rompre ou ne pas rompre avec le capitalisme ? Stratégies d’ingénieur·es confronté·es à l’urgence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Écologisations, 151-152, pp.261-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.151.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05595768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...55 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15974⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poupeau (François-Mathieu), L’État en quête d’une stratégie énergie-climat . Paris, Presses des Mines, 2023, 340 p., 29 €.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.602-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.654.0602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psud.062.0047⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05221660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadiou Jeanne, Le déploiement de la politique de méthanisation agricole en France : implications pour la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.201-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15975⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04627933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrialiser la méthanisation agricole. Les reconfigurations d’une filière soumise aux exigences de production et de rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique, 15 (3), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13cqe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04962952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Dziebowski, Emmanuel Guillon, Philippe Hamman (dir.), Idées reçues sur la méthanisation agricole, Paris, Le Cavalier bleu, 2023, 168 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.131-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11w16⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04552566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating Engineering and Activism: French Environmentalist Engineers Conforming to, Shifting, and Overstepping Professional Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Exploring Engineers' Boundary Work, 16 (2), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19378629.2023.2286957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Gabriel Galvez-Behar, Posséder la science. La propriété scientifique au temps du capitalisme industriel, Éditions de l’EHESS, Paris, 2020, 334 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (4), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.44295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en langage de l’écologie par les ingénieurs militants. Une cause distendue entre réductionnisme technique et considérations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La frugalité de la recherche, 17, pp.139-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.14167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03870744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’ouvrage de Charles Gadéa, Roland Lardinois (dir.), Les Mondes de l’ingénieur en Inde (XIXe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13cqe⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement écologiques des ingénieurs au travail : l'incursion du sujet technique en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Jeunesses et engagements citoyens, 2 (414), pp.22-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ffo.414.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04391127v1</w:t>
-              </w:r>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">hal-04314177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de décarbonation : une reproduction de l’ordre dominant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Populaire de Bordeaux, Jan 2026, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05473987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation du secteur de la méthanisation en France. Une analyse des changements de politique publique pour la décarbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ESR²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5205 LIRIS; Université Rennes 2, Feb 2026, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05519779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques de transition et les modes d’action de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le travail de la transition. De la personne à l’organisation. Les leviers matériels, moraux et spirituels du changement écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SND; Logiques de l’agir; Sorbonne Université; ICAM, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05593137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les policy venues de la méthanisation à l’échelle nationale. Des forums et arènes en compétition pour cadrer et instrumenter le secteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Transition écologique et neutralité carbone : gouvernance, modèles économiques et ancrage territorial dans les filières des gaz verts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ANR ECOINDUS; Centre Émile Durkheim, Jan 2026, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05474708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification territoriale de la méthanisation. L'enjeu de la coordination des acteurs locaux dans le développement des unités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovations Biogaz Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club Biogaz de l’ATEE; CTBM; Université de Lorraine; ENSAIA; Métropole du Grand Nancy, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05558448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Populaire de Bordeaux, Jan 2026, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflictualités et attentes à l'égard de la méthanisation à l'échelle régionale. Le cas des unités de production en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RRI Online - Les Mardis de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de recherche sur l'innovation; Sciences Po Bordeaux; Chaire TRENT; Gouvernement du Québec, Jun 2025, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5205 LIRIS; Université Rennes 2, Feb 2026, Rennes, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05120002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissonances et variations des socialisations politiques des ingénieur·es écologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Socialisations politiques en tension »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche de l’AFSP 'Socialisation politique, politisation et rapport individuel au politique' (Sopora), Jun 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SND; Logiques de l’agir; Sorbonne Université; ICAM, Apr 2026, Paris, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05100115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La filière méthanisation au défi de sa démocratisation. Quelle participation pour quels publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Journées doctorales du GIS Démocratie &amp; Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie &amp; Participation; Université Lyon 2; UMR 5206 Triangle; ENTPE; UMR 5600 EVS, Mar 2025, MSH Lyon Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Projet ANR ECOINDUS; Centre Émile Durkheim, Jan 2026, Sciences Po Bordeaux, Pessac, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04996206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sociologique des conflictualités liées aux projets de méthanisation en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire R3 TESNA'GORA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau régional de recherche R3 TESNA; MSHS de Poitiers, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05300082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte des secteurs de l’agriculture et de l’énergie pour le contrôle de la méthanisation. Quelle circularité face à des logiques productivistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Congrès de l'AFEP « Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ? », Atelier ‘Trajectoires d’économies circulaires des déchets entre les Nords et les Suds‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05122103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des politiques publiques multiniveaux de méthanisation. L’hégémonie de l’expertise énergétique et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités », RT 27 "Sociologie des intellectuels et de l’expertise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05153683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une politique de transition : le cas de la méthanisation agricole. Référentiel, luttes et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Bordeaux Sciences Sociales de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ETTIS; UMR 5116 Centre Émile Durkheim; Bordeaux School of Economics, Jan 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04911499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décarbonation comme environmental policy integration. Les changements à l’œuvre dans les politiques publiques de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Décarbonation de l'économie" de l'Axe SENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Emile Durkheim, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05384284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les oppositions aux projets de méthanisation nous disent des futurs écologiques. Des projections holistiques à l'épreuve de l'organisation moderne du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Mobilisations / contre-mobilisations énergétiques : approches sociologiques et politistes en contextes Nords / Suds »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TREE; UPPA, Dec 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05418871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une filière de transition écologique. Affrontements épistémiques et symboliques entre les ingénieur·es de la méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Organisation, Innovation, International « Les ingénieur·es face aux limites planétaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2025, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04911495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) méthanisation(s) pour une société en transition ? Trajectoire d’un référentiel de politique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire « Coopérations et controverses autour de la méthanisation dans les territoires ruraux », Session ‘Politiques publiques et mise en concurrence des modèles de méthanisation‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet COMETE; ADEME; Université de Perpignan Via Domitia; ESA Angers, Jul 2025, [en ligne], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05137656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’There won't be enough for everyone’. What methanization policy(ies) in a context of restricted access to biomass?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exebio International Congress « Towards an Ecological Bioeconomy. Interrogating Concepts and Practices from the Human and Social Sciences », Special session ‘Biomass, the new Eldorado of the bioeconomy? A critical analysis of the promises and uses from the perspective of the human and social sciences‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Institut Exebio; Regards, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05095755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieur·es face aux catastrophes écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de Bordeaux INP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux INP, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05383160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planifier la méthanisation à l’échelle territoriale. Une articulation conflictuelle des espaces et des échelles de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Congrès de l'AFEP « Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ? », Atelier ‘Les dispositifs de la planification écologique territoriale : épistémologies, méthodes, indicateurs et résultats‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05119617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biogas industry and its instruments. Understanding the multi-scale articulation of sectoral public action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exebio International Congress « Towards an Ecological Bioeconomy. Interrogating Concepts and Practices from the Human and Social Sciences », Special session ‘Agricultural methanization in France and Europe: issues, tensions, and perspectives’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Institut Exebio; Regards, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05095763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir ingénieur écologiste : travail, politique et écologie chez les ingénieur·es confronté·es à l’urgence climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Organisation, Innovation, International "De l’engagement aux changements ? Écologie, bifurcations, sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2024, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04398310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La filière méthanisation : le mirage circulaire de l'économie linéaire ? Du traitement des déchets à la production d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du projet Biciclet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer le travail ou changer la profession ? Formes et trajectoires de la critique (non) réflexive parmi les ingénieur·es écologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque INGENIUM « Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales », Atelier 8 : Éthique et anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau INGENIUM; EPSI; CNAM, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthanisation agricole au regard de l’action publique régionale. Réactivation des clivages politiques traditionnels et déploiement d’un travail politique dépolitisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès national de l’AFSP, ST 46 'Politisations locales des enjeux agricoles'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique; Sciences Po Grenoble; PACTE, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir la méthanisation par ses espaces de débat. Un exercice de traçage des énoncés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Biomasse &amp; SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Biomasse &amp; SHS, Feb 2024, [en ligne], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04484450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ingénierie aux sciences sociales. Itinéraire en terre(s) inconnue(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSEEIHT, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04591488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux du déploiement de la biométhanisation en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Biogaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04420622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en récit de la méthanisation. Positions et prises de position dans et pour le champ du biogaz agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral "L’écocitoyen, grand sauveur de l'environnement ? Approches sociologiques de la fabrique et de l'appropriation conflictuelles des récits écologiques contemporains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim; ENSAP Bordeaux; PAVE, May 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04577710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialisation de la méthanisation agricole : une régulation publique locale en résistance face aux injonctions nationales de modernisation écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Territorialisation de la production et régulation publique. L’Etat et le verdissement des systèmes industriels et agricoles au temps des catastrophes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Poléol, Ceraps, Université de Lille, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04626720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des contestations sociales face aux projets de méthanisation agricole en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Recherche Innovation biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTBM, APESA, ARVALIS, UPPA, Mar 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04523434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthanisation agricole comme enjeu de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne - Journée des recherches en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI, Aug 2024, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04682025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un modèle socio-technique de méthanisation agricole. Les utopies de transition énergétique en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l’école doctorale SP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale Sociétés, Politique, Santé Publique, Sciences Po Bordeaux, Université de Bordeaux, Apr 2024, Talence campus de l'Université de Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ingénieur dans la société. Responsabilité sociale, politique et écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence DD&amp;RS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSMAC, Apr 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04548312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthanisation : conflits et conditions de l'acceptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises européennes de la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté Urbaine de Dunkerque; Bordeaux Métropole; ADEME, May 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04463768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Critique of Technology by French Environmentalist Engineers: a Shift in Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum on Philosophy, Engineering, &amp; Technology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04076646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des trajectoires biographiques des ingénieurs écologistes. Quelle(s) échelle(s) pertinente(s) d’action pour une analyse de réseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Varier les échelles d’analyse dans les recherches sur les ingénieurs. Quels niveaux d’observation pour quelles recherches ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif EPSI (Études Pluridisciplinaire Sur l'Ingénierie), Équipe FPI de l’ENSTA Bretagne, Mar 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04088105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieur·es face aux transformations du monde. Modernité, écologie et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Urgence Climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Sorégies, ISAE-ENSMA, ENSI Poitiers, Université de Poitiers, Oct 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieur·es face aux transformations du monde. Quels engagements écologiques et politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle des conférences "Les ingénieurs face aux urgences environnementales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIGE Mines Paris-PSL, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le militantisme écologique des ingénieurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire 'Sciences, Société, Communication'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Alpes; GRESEC, Nov 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04304016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Anthropocène &amp; Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du temps long, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04391144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves ingénieurs de l’École des Mines de Paris face aux enjeux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l’AFS Intersections, circulations », ST 'Contributions francophones aux Engineering Studies'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Triangle; Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04152615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing on-farm biogas plants. The confrontation of socio-ecological transition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science, Expertise and other Modes of Knowledge: Trends, Patterns, and Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Swiss Association for the Studies of Science, Technology &amp; Society, Aug 2023, Basel (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04193606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénieurs écologistes : reconfigurations des luttes au sein du salariat de confiance du capitalisme par les enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche de l’AFSP 'Socialisation politique, politisation et rapport individuel au politique' (Sopora), Jun 2025, Aubervilliers, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Écologie &amp; Classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAER, CENS, CMH, CREDA, CNRS, Sorbonne Nouvelle, ENS-PSL, ENS-CERES, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Démocratie &amp; Participation; Université Lyon 2; UMR 5206 Triangle; ENTPE; UMR 5600 EVS, Mar 2025, MSH Lyon Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04112606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix technique de l’injection dans la méthanisation agricole. Intérêts économiques et contestations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l’AFS « Intersections, circulations », RT 12 'Sociologie économique' &amp; RT 38 'Sociologie de l’environnement et des risques'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Triangle; Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau régional de recherche R3 TESNA; MSHS de Poitiers, Oct 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04152631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les utopies politiques des ingénieurs écologiques. Une esquisse des futurs socio-techniques à l’ère de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence de théorie politique « Vers une nouvelle théorie politique environnementale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEE; CEVIPOF; École de la recherche de Science Po; École de droit de Science Po, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03896595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses socio-techniques : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises de la Recherche en Ingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse INP, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de recherche sur l'innovation; Sciences Po Bordeaux; Chaire TRENT; Gouvernement du Québec, Jun 2025, [en ligne], France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l’engagement écologiste fait aux ingénieur·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée Générale de l'Observatoire des formations citoyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des formations citoyennes, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une remise en cause du paradigme technique moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer une ingénierie soutenable au regard des enjeux socio-écologiques dans vos enseignements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ET-LIOS (Enseignements Technologiques de niveau Licence Ouverts pour une industrie du futur compétitive et Soutenable); INSA Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5116 Centre Emile Durkheim, Nov 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des saint-simoniens aux mouvements écologistes : une bifurcation des utopies d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Utopie et Expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Walras Pareto, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ETTIS; UMR 5116 Centre Émile Durkheim; Bordeaux School of Economics, Jan 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03691126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La profession d'ingénieur·e face aux impératifs écologiques. Interroger la trajectoire des développements technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier d'écologie politique, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, TREE; UPPA, Dec 2025, Pau, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations d'ingénierie à l'heure de l'urgence écologique. Une mise en doute nécessaire du paradigme technique moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Évolution de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École d’ingénieurs INSA Lyon, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2025, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie (des sciences) de l'ingénierie. Une bifurcation écologique des activités techniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études « La sociologie des sciences et des techniques en France aujourd'hui : relectures et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 29 'Sciences et techniques en société' de l'AFS, Oct 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Projet COMETE; ADEME; Université de Perpignan Via Domitia; ESA Angers, Jul 2025, [en ligne], France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes du cause engineering écologique : le cas singulier de lanceurs d’alerte scientifiques encastrés dans le champ économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Savoirs et savant·e·s de la crise écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT27 'Sociologie des intellectuels et de l’expertise' &amp; RT38 'Sociologie de l’environnement et des risques' de l'AFS, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne; Institut Exebio; Regards, Jun 2025, Reims, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle responsabilité sociétale du chercheur en ingénierie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Remigy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises de la Recherche en Ingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse INP, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux INP, Nov 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militantisme écologiste et déplacement épistémologique dans l'ingénierie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'UMR Biogeco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03288042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'engagement écologiste bouscule le positionnement épistémologique des ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Congrès de la SPS « Science et pseudoscience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPS; Université de Mons; Université de Namur, Sep 2021, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENSMAC, Apr 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau récit pour l’ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieur pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ingénieur·es Engagé·es, Feb 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale Sociétés, Politique, Santé Publique, Sciences Po Bordeaux, Université de Bordeaux, Apr 2024, Talence campus de l'Université de Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites physiques de la planète' : la mise en risque de l'énergie carbonée par les ingénieurs Shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Cultures d’ingénieurs et formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL &amp; FOAP, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2024, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le militantisme « vert » fait aux ingénieurs : un corps au service de la cause écologiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l’AFS « Changer ? », RT21 'Mouvements sociaux'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Clersé; Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur des controverses écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap Sciences, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau INGENIUM; EPSI; CNAM, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement écologiste des ingénieurs français : des séquences narratives plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l’AFS « Changer ? », RT22 'Parcours de vie et dynamiques sociales'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Clersé; Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de science politique; Sciences Po Grenoble; PACTE, Jul 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’'ingénierie durable' : le déplacement militant de l’engagement écologiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque INGENIUM « Le développement durable dans la formation et les activités d’ingénieur », Atelier 4 : S’engager dans la transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau INGENIUM. Recherches en sciences humaines et sociales dans les écoles d’ingénieurs, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Biomasse &amp; SHS, Feb 2024, [en ligne], France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations et défis de l'ingénierie au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMT For Good I'care for la transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure Mines-Télécom Lille-Douai, Mar 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l'ingénieur dans la cité à l'heure de l'urgence écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée Générale des AgroToulousains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENSEEIHT, May 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour l'ingénierie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former L'Ingénieur Citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ingénieurs sans frontières, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...2453 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03628316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Value Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04624965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6045,573 +6066,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Technologies Worthless? Environmentalist Engineers in Quest of Sustainable Compromises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering and Value Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-79, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05087302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Values Change, So Does Philosophy of Technology and Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Didier; Aurélien Béranger; Antoine Bouzin; Hugo Paris; Jérémie Supiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering and Value Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2025, Philosophy of Engineering and Technology, 978-3-031-83548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83549-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05088556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler au nom des savoirs sur le climat ou &amp;quot;se limiter aux faits&amp;quot; ? L'ethos ingénieur entre voice et loyalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aliénor Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bascule climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-171, 2025, Major, 979-10-358-3477-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bel.bertr.2025.01.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrien Estève; Syvie Ollitrault; Amandine Orsini; Simon Persico; Bruno Villalba; Mathilde Allain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.494-500, 2025, Références, 978-2-7246-4490-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...61 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthanisation, un élément majeur du futur de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Roche (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les énergies renouvelables en Nouvelle-Aquitaine : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions AcclimaTerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-46, 2022, Cahier Thématique, 978-2-9574665-3-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...316 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04605580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6621,366 +6642,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation : les agriculteurs seront-ils les oubliés de la filière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.j6w5chsf5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.j6w5chsf5⟩</w:t>
+                <w:t xml:space="preserve">halshs-04708132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’envers des mots » : Bifurquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ngn94pq7h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03865873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement écologique des ingénieurs ou l’émergence du cause engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise écologique : ces élèves ingénieurs qui veulent transformer leur métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.5uxsnk5ha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.[en ligne]</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité de l'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6990,214 +7011,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action sociologique relative à l’intégration et à l’acceptabilité territoriales de la méthanisation en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 5116 Centre Émile Durkheim; Région Nouvelle-Aquitaine. 2025, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-05359425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sociologique des conflits relatifs aux projets de méthanisation agricole en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">UMR 5116 Centre Émile Durkheim; Région Nouvelle-Aquitaine. 2025, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Émile Durkheim; Région Nouvelle-Aquitaine. 2023, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7265,51 +7286,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2454C517"/>
+    <w:nsid w:val="48CFFBA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7496,51 +7517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bouzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2182-3228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273429981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OEO-7862-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vosila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.062.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15975" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.654.0602" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w16" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04962952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2023.2286957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04523434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gautrais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100600490" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0494" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.bertr.2025.01.0151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605580v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/les-energies-renouvelables-en-nouvelle-aquitaine-enjeux-et-perspectives/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j6w5chsf5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5uxsnk5ha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ngn94pq7h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Samson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-bouzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2182-3228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273429981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Vf0RVc4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/OEO-7862-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vosila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15974" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.062.0047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05393034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15975" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0261" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.654.0602" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w16" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04962952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19378629.2023.2286957" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.14167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12216" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05593137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05300082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05153683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095755v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05383160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05119617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05095763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04523434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04088105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schwartz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;ranger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Supiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83549-0_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.bertr.2025.01.0151" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350533v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gautrais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100600490" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0494" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/les-energies-renouvelables-en-nouvelle-aquitaine-enjeux-et-perspectives/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.j6w5chsf5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ngn94pq7h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5uxsnk5ha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359425v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Samson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>