--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-biome synthesis of source versus sink limits to tree growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drought-induced decoupling between carbon uptake and tree growth impacts forest carbon turnover time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kannenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altaf Arain</w:t>
+                <w:t xml:space="preserve">Flurin Babst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flurin Babst</w:t>
+                <w:t xml:space="preserve">Soumaya Belmecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Baldocchi</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 376 (6594), pp.758-761. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322, pp.108996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abm4875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252659v1</w:t>
+                <w:t xml:space="preserve">hal-04252660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced decoupling between carbon uptake and tree growth impacts forest carbon turnover time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-biome synthesis of source versus sink limits to tree growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kannenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altaf Arain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flurin Babst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Dennis Baldocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 322, pp.108996. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6594), pp.758-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.108996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abm4875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252660v1</w:t>
+                <w:t xml:space="preserve">hal-04252659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the effect of species mixing on water use and drought stress in Mediterranean forests: A modelling approach</w:t>
               </w:r>
@@ -1692,51 +1692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molowny-Horas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3165-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kannenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Arain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm4875" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108996" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Cuny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J W de Pauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Frank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;de&#8208;u&#241;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gea&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meinzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Woodruff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.11.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molowny-Horas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3165-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kannenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Arain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm4875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Cuny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J W de Pauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Frank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;de&#8208;u&#241;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gea&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meinzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Woodruff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.11.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>