--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.1825-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-025-02830-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1272,87 +1272,99 @@
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 409, pp.333 - 342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les taillis méditerranéens de chênes verts face aux changements climatiques : éclaircir pour améliorer leur résistance à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Gavinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,51 +1405,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1447,105 +1459,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du climat sur les flux et bilans de carbone en forêt tropicale humide guyanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1692,51 +1704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molowny-Horas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3165-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kannenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Arain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm4875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Cuny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J W de Pauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Frank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;de&#8208;u&#241;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gea&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meinzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Woodruff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.11.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Castells" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02830-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Molowny-Horas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mart&#237;nez-Vilalta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mencuccini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3165-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kannenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Belmecheri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.108996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Arain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm4875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Steppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri E Cuny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk J W de Pauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Frank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fern&#225;ndez&#8208;de&#8208;u&#241;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gea&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Meinzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Woodruff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Granda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.08.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.11.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDPKXPLH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>