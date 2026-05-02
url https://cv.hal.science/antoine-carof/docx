--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,3901 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3850 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Carof </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-carof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1896-3094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189709790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carof_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Solvation/interface in supercritical CO₂</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supercritical CO₂ is a highly effective solvent that plays a central role in the development of Green Chemistry and constitutes a relevant thermodynamic state for the storage of excess anthropogenic CO₂ in geological reservoirs. Molecular simulations represent a powerful methodological framework to characterize the microscopic structure of CO₂ in the vicinity of solute molecules of interest (e.g., caffeine) and under conditions of multiscale confinement. These approaches also enable the prediction of thermodynamic properties, such as solvation free energies, albeit at a non-negligible computational cost. Our research aims to develop a new simulation tool capable of rapidly and accurately predicting the solvation and interfacial properties of CO₂. This methodology is based on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">classical density functional theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a powerful stat-mech framework that yields both the fluid structure and its thermodynamic properties at a computational cost that is only a fraction of that required by conventional molecular dynamics (MD) simulations. This project is supported by the</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR JCJC “BAC2MOL” </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2024-2028).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Solvation dynamics in electrolytes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fluid structure from liquid-state theoy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dynamics in chiral liquid</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XX</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Present position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences (Associate professor)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research: Laboratoire de Physique et Chimie Théoriques, axe : Interactions & Interface</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching: Faculté de Pharmacie de Nancy, department: IT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2018-Aug. 2019: Post-doc with R. Vuilleumier and F.-X. Coudert, École Normale Supérieure, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2015-Feb. 2018: Post-doc with J. Blumberger, Department of Physics and Astronomy, University College London, London (UK)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2012-Sept.2015: PhD student with B. Rotenberg, PHENIX, Université Pierre et Marie Curie, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025: Habilitation à Diriger des Recherches (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015: PhD in Chemistry under the supervision of B. Rotenberg, Université Pierre et Marie Curie, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012: Ecole Normale Supérieure diploma in Chemistry, minor in Physics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012: MSc in Chemistry, Univ. Pierre et Marie Curie and Ecole Normale Supérieure, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: BSc in Chemistry, Univ. Pierre et Marie Curie and Ecole Normale Supérieure, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Group members</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">O. Tannous, PhD student (2025-028, funding: ANR BAC2MOL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">S. Nair, post-doc (with F. Ingrosso, funding: ANR Harmonix)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Funding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR JCJC “BAC2MOL” (168k€)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024 : Doctoral school PhD of CMP (with F. Ingrosso)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Grants from the CMP department and from Insittut Jean Barriol (16.5k€)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-now:  200h/year at the Faculté de Pharmacie de Nancy: IT, digital health, data for health, PharmaD supervision, mentoring</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-now: Lycée Poincaré de Nancy: hemistry lectures for the International Chemistry Olympiad)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: University College London: Electronic structure methods for materials modelling (4h, master/PhD level)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: Université Pierre et Marie Curie, Thermodynamics chemistry (L2, 60h/year)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collective Responsabilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-present: Elected member of the subdivision  “Modeling and Simulation” (ModSim) of the Physical Chemistry division of the French Chemical Society (SCF).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-present : Member of the research comitte of the Faculté de Pharmacie de Nancy</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-present: Elected ember of the lab council</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-present: Open Science Ambassador (network of the Université de Lorraine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-present: Ecological Transition Correspondent of the LPCT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organistion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DFT Days 2026 (Paris, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT Days 2025 (Nancy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SolvATE 2023 (Nancy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop CECAM, &amp;quot;Recent progress in the statistical mechanics of solutions through Kirkwood-Buff integrals and related approaches&amp;quot; , 2021 (Dijon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific activites</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">25 papers, 1 book chapter</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">19 oral presentations, 12 poster presentations</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Former group members</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Cao (2025, M2 Physics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Houssein Mohamed (2021-2024, M2 Physics and PhD Physics, 50 % A. Carof and 50 % F. Ingrosso)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">G. Szczepan (2023, M2 Physics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">R. Martin (2023, M2 Chemistry, with C. Millot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M. Msadd (2022, M2 Chemistry, with C. Millot)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular integral equations theory in the near critical region of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Houssein Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ingrosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 418, pp.126623. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2024.126623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Local Structure of Water Surrounding Inorganic Anions Within Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Semmeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Bastida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (8), pp.1678. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30081678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Gaussian density fluctuations in the Dean-Kawasaki equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Illien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (3), pp.034127. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/5mjd-m46h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomeric contributions to the absorption spectrum of [2,2′-bipyridyl]-3,3′-diol in water unveiled by molecular dynamics with accurate quantum mechanically derived force-fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Prampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Porwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 396, pp.123898. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.123898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Density Functional Theory for Ions in a Polar Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rotenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (26), pp.268002. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.268002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Vibrational Properties of Carboxylates Intercalated into Layered Double Hydroxides: A Joint Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Porwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Bastida Bastida Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (8), pp.1853. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29081853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Speciation and Transport Properties for Different Compositions of Carbonates in Li 2 CO 3 – Na 2 CO 3 and Li 2 CO 3 – K 2 CO 3 Binary Systems at High Temperature in Molten State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonii Zhadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sarou-Kanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (23), pp.11186-11194. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration effects on the vibrational properties of carboxylates: From continuum models to QM/MM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Kumar Porwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (23), pp.1898-1911. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcc.27171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton transport in molecular organic semiconductors boosted by transient quantum delocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Tao Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cupellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.2755. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon species solvated in molten carbonate electrolyser cell from first-principles simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Lesnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (28), pp.15008-15023. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR relaxation rates of quadrupolar aqueous ions from classical molecular dynamics using force-field specific Sternheimer factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iurii Chubak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Scalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rotenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (10), pp.6006-6017. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flickering Polarons Extending over Ten Nanometres Mediate Charge Transport in High‐Mobility Organic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis George Ziogos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Theory and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.2000093. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adts.202000093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Light-Driven Electron Transfer in a Ru(II)tris(bipyridine)-Labeled Multiheme Cytochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica van Wonderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuyun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (38), pp.15190-15200. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b06858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum localization and delocalization of charge carriers in organic semiconducting crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis George Ziogos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11775-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to calculate charge mobility in molecular materials from surface hopping non-adiabatic molecular dynamics – beyond the hopping/band paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (48), pp.26368-26386. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04770K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossover from Hopping to Band-Like Charge Transport in an Organic Semiconductor Model: Atomistic Nonadiabatic Molecular Dynamics Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (11), pp.3116-3123. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine Linkages Accelerate Electron Flow through Tetra-Heme Protein STC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuyun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Futera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Ehesan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruzsina Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido von Rudorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (48), pp.17237-17240. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b08831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed balance, internal consistency, and energy conservation in fragment orbital-based surface hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147 (21), pp.214113. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Hydrodynamics from Memory Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Lesnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rotenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (14), pp.147804. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.147804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronting surface hopping molecular dynamics with Marcus theory for a molecular donor–acceptor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Scalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.215-236. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FD00107F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective water dynamics in the first solvation shell drive the NMR relaxation of aqueous quadrupolar cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rotenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.124508. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01374228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the microscopic fluctuations driving the NMR relaxation of quadrupolar ions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rotenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.194504. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01230107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two algorithms to compute projected correlation functions in molecular simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rotenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.124103. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4868653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Quadrupolar NMR Relaxation Rates of Aqueous Cations from Classical Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rotenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.13252−13257. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5105054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse graining the dynamics of nano-confined solutes: the case of ions in clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 00, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2013.840894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. From Atomic Orbitals to Nano-scale Charge Transport with Mixed Quantum/Classical Non-adiabatic Dynamics: Method, Implementation and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Ziogos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blumberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dennis R. Salahub; Dongqing Wei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Dynamics Simulations: Nano and Nano-bio Systems in Complex Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.172-202, 2021, Theoretical and Computational Chemistry Series, 978-1-83916-178-0. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839164668-00172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: Exciton transport in molecular organic semiconductors boosted by transient quantum delocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuele Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Tao Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Cupellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.3135. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47500-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Cysteine Linkages Accelerate Electron Flow through Tetra-Heme Protein STC”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuyun Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Futera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Ehesan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruzsina Gajdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido von Rudorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.jacs.2c02709. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c02709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la relaxométrie RMN pour des ions mono-atomiques quadrupolaires en phase condensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PA066244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01233595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and Dynamics of Molecular Fluids with Classical Density Functional Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Carof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theoretical and/or physical chemistry. Université de Lorraine, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05465631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3956,51 +107,1531 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF82FAF1"/>
+    <w:nsid w:val="DA139ED0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="0AEE6D8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="5C7B553B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="EFD658A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="DA95CFA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="7E0462E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="1FA6BB4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="2FDDAAF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="CAEBE4F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="1AD2B218"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="263292CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4105,50 +1736,80 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4187,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-carof" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1896-3094" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189709790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carof_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850087v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein Mohamed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borgis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126623" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30081678" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Le Bon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5mjd-m46h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prampolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.268002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire del Campo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cosson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01226" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar Porwal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giannini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tao Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cupellini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30308-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lesnicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desmaele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Chubak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scalfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis George Ziogos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ellis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Blumberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica van Wonderen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Adamczyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06858" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11775-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04770K" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01112" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Futera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ehesan Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina Gajdos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido von Rudorff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003820" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.147804" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Spencer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00107F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01374228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963682" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01230107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868653" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5105054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hansen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840894" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Ziogos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164668-00172" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47500-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c02709" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05465631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-carof" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1896-3094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189709790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carof_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-24-CE29-4800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dftdays25.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solvate2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cecam.org/workshop-details/recent-progress-in-the-statistical-mechanics-of-solutions-through-kirkwood-buff-integrals-and-related-approaches-1064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850087v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein Mohamed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borgis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carof" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.126623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041376v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Anand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30081678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Le Bon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5mjd-m46h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prampolini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Porwal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.123898" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotenberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.268002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Bastida Bastida Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081853" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire del Campo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cosson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Kumar Porwal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giannini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tao Peng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cupellini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Padula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30308-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Corradini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lesnicki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desmaele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Chubak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Scalfi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00690" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis George Ziogos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ellis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Blumberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000093" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica van Wonderen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Adamczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06858" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11775-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04770K" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Futera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ehesan Ali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina Gajdos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido von Rudorff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08831" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003820" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.147804" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Spencer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00107F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01374228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963682" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01230107v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935496" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01078959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868653" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5105054" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hansen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840894" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Ziogos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164668-00172" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47500-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c02709" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05465631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>