--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA139ED0"/>
+    <w:nsid w:val="D8CE62B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AEE6D8E"/>
+    <w:nsid w:val="D7CCA5B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C7B553B"/>
+    <w:nsid w:val="0A9AFEA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EFD658A4"/>
+    <w:nsid w:val="A5C96148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DA95CFA8"/>
+    <w:nsid w:val="55D4D980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7E0462E4"/>
+    <w:nsid w:val="83189347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1FA6BB4E"/>
+    <w:nsid w:val="6497FB7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2FDDAAF3"/>
+    <w:nsid w:val="29E2D271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CAEBE4F7"/>
+    <w:nsid w:val="53583D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1AD2B218"/>
+    <w:nsid w:val="41D9CA83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="263292CC"/>
+    <w:nsid w:val="7E6817BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>