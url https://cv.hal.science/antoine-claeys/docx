--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -391,178 +391,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04231430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme de la procédure d'exécution devant le Conseil d'État</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désignation des délégués communautaires entre deux renouvellements de conseils municipaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 34, pp.1945-1953</w:t>
+              <w:t xml:space="preserve">, 2017, 07, pp.411-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178660v1</w:t>
+                <w:t xml:space="preserve">halshs-02220798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désignation des délégués communautaires entre deux renouvellements de conseils municipaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réforme de la procédure d'exécution devant le Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 07, pp.411-417</w:t>
+              <w:t xml:space="preserve">, 2017, 34, pp.1945-1953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02220798v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours en révision contre les décisions rendues par les juridictions administratives spéciales</w:t>
               </w:r>
@@ -1001,151 +1001,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conclusions DAVID sur la décision Pelletier : à la croisée des questions de compétence juridictionnelle et de responsabilité administrative</w:t>
+                <w:t xml:space="preserve">Les contentieux administratifs : la pluralité codifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487936v1</w:t>
+                <w:t xml:space="preserve">hal-05487932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contentieux administratifs : la pluralité codifiée</w:t>
+                <w:t xml:space="preserve">Les conclusions DAVID sur la décision Pelletier : à la croisée des questions de compétence juridictionnelle et de responsabilité administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487932v1</w:t>
+                <w:t xml:space="preserve">hal-05487936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1163,51 +1163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit administratif : les grandes décisions de la jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,51 +1540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du Professeur Christian Debouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487926v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droit-administratif-les-grandes-decisions-de-la-jurisprudence?v=15899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abderemane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Langelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Marique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/manuel-droit-compare-administrations-europeennes-9782802757863.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-modes-alternatifs-de-reglement-des-litiges-en-droit-administratif-9791090426849.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487926v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droit-administratif-les-grandes-decisions-de-la-jurisprudence?v=15899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abderemane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Langelier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Marique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/manuel-droit-compare-administrations-europeennes-9782802757863.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-modes-alternatifs-de-reglement-des-litiges-en-droit-administratif-9791090426849.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>