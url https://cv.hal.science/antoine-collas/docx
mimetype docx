--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -764,503 +764,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Variable Importance with Statistical Control for Medical Data-Based Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riemannian flow matching for brain connectivity matrices via pullback geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Paillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Ce Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis A Engemann</w:t>
+                <w:t xml:space="preserve">Nicolas Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMI 2025 - Information Processing in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207600v1</w:t>
+                <w:t xml:space="preserve">hal-05369430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian flow matching for brain connectivity matrices via pullback geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Variable Importance with Statistical Control for Medical Data-Based Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce Ju</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salvy</w:t>
+                <w:t xml:space="preserve">Denis A Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMI 2025 - Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kos Island, Greece. pp.79-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96625-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369430v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic optimization for predictive shift adaptation on EEG data</w:t>
+                <w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Mellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Engemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.15415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902523v1</w:t>
+                <w:t xml:space="preserve">hal-04716030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t>
+                <w:t xml:space="preserve">Geodesic optimization for predictive shift adaptation on EEG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Mellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Engemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.15415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04716030v1</w:t>
+                <w:t xml:space="preserve">hal-04902523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t>
               </w:r>
@@ -2056,229 +2056,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riemannian Flow Matching for Brain Connectivity Matrices via Pullback Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384934v1</w:t>
+                <w:t xml:space="preserve">hal-05380089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Flow Matching for Brain Connectivity Matrices via Pullback Geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gnassounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380089v1</w:t>
+                <w:t xml:space="preserve">hal-05384934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly supervised covariance matrices alignment through Stiefel matrices estimation for MEG applications</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0454A2B"/>
+    <w:nsid w:val="AB7006AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Engemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96625-5_6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Ju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Ju" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Engemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96625-5_6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>