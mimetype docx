--- v1 (2026-05-08)
+++ v2 (2026-05-28)
@@ -764,252 +764,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian flow matching for brain connectivity matrices via pullback geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Variable Importance with Statistical Control for Medical Data-Based Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Salvy</w:t>
+                <w:t xml:space="preserve">Denis A Engemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMI 2025 - Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kos Island, Greece. pp.79-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96625-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369430v1</w:t>
+                <w:t xml:space="preserve">hal-05207600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Variable Importance with Statistical Control for Medical Data-Based Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riemannian flow matching for brain connectivity matrices via pullback geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis A Engemann</w:t>
+                <w:t xml:space="preserve">Ce Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMI 2025 - Information Processing in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2025 - Thirty-Ninth Annual Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207600v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t>
               </w:r>
@@ -2056,229 +2056,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Flow Matching for Brain Connectivity Matrices via Pullback Geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gnassounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380089v1</w:t>
+                <w:t xml:space="preserve">hal-05384934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDNORM: TEST-TIME TEMPORAL NORMALIZATION FOR DEEP LEARNING IN SLEEP STAGING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riemannian Flow Matching for Brain Connectivity Matrices via Pullback Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384934v1</w:t>
+                <w:t xml:space="preserve">hal-05380089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly supervised covariance matrices alignment through Stiefel matrices estimation for MEG applications</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB7006AA"/>
+    <w:nsid w:val="0FF930FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Ju" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Engemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96625-5_6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gnassounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kachaiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Engemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96625-5_6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Ju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brigant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Miolane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>