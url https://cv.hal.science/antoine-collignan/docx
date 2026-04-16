--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Collignan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l'Institut Agro MontpellierDirecteur Adjoint UMR QualiSud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and combined impacts of water immersion, steaming at 100 °C and hot air drying on the cashew nut shelling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Tanou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13197-025-06344-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 1: Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 2: Application to a mobile fruit and vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Kinetics of Pectin Degradation and Texture Loss of Okra (Abelmoschus esculentus L.) Puree during Thermal Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Petrovic Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.1687. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14101687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transfer and degradation kinetics of aroma compounds from liquid media into coffee beans during simulated wet processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.111303. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfer Kinetics of Nonvolatile Compounds into Coffee Beans during Wet Processing: Study at the Laboratory Scale and in Real Conditions Using Two Yeast Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vasaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.852-861. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsfoodscitech.2c00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying model for small tumbled beef pieces ( biltong ) at ambient and mild air temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (12), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quantitative descriptive analysis of African slimy okra ( Abelmoschus esculentus ) preparations and its correlation with instrumental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.314-333. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of instrumental methods to characterize the texture and the rheology of slimy okra ( Abelmoschus esculentus ) suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tumbling operating parameters on salt, water and acetic acid transfers during biltong-type meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musavu Ndob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 265, pp.109686. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.109686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer kinetics of labeled aroma compounds from liquid media into coffee beans during simulated wet processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.126779 -. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a holistic approach for multi-objective optimization of food processes: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sébastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Moringa oleifera leaf powder on drying kinetics, physico‐chemical properties, ferric reducing antioxidant power, α‐tocopherol, β‐carotene, and lipid oxidation of dry pork sausages during processing and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicitas Mukumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Descalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwrens Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpp.14300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-fat frying process induces nutritional composition diversity of fried products assessed by SAIN/LIM scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.204-213. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Blanching on Flavanones and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Bellagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.2246-2255. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Osmotic Treatments on Modulating Bitter Flavanones Glycosides Contents and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.2461-2469. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1596-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and microbiological characteristics of biltong, a traditional salted dried meat of South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita J. Santchurn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (3), pp.1313 -- 1317. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium chloride and pH during acidic marination on water retention and mechanical properties of turkey breast meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (3), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of steam and lactic acid treatments on the survival of #Salmonella# Enteritidis and #Campylobacter jejuni# inoculated on chicken skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 162 (3), pp.276--282. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heat transfer for disinfestation and control of insects (larvae and eggs) in date fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameziane Ben-Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Méot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116 (2), pp.505-514. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of pH during immersion of meat protein matrices in acidic marinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (3), pp.618-623. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of coupling dehydration-impregnation by soaking treatment of meat with fermentation by #Lactobacillus sakei#</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (8), pp.M434--M440. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2012.02806.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat-disinfestation of dried fruits on “biological model” larvae Ephestia kuehniella (Zeller)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameziane Ben-Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (1), pp.156-166. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2010.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer dynamics during the acidic marination of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (1), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of steam and lactic acid treatments for inactivating #Campylobacter jejuni# inoculated on chicken skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.51--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of some food preservation processes to modify the overall nutritional value of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janvier Kindossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.613-621. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival kinetics of Ephestia kuehniella eggs during 46–75°C heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameziane Ben-Ialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stored Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.206-211. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspr.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of chicken skin surfaces inoculated with #Listeria innocua#, #Salmonella enteritidis# and #Campylobacter jejuni# by contact with a concentrated lactic acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (3), pp.307--317. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660902942742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken fat dry fractionation: Effects of temperature and time on crystallization, filtration and fraction properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (3), pp.239--244. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.200800174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of steam and lactic acid treatments on inactivation of #Listeria innocua# surface-inoculated on chicken skins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 127, pp.155--161. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'utiliser les traitements par de la vapeur d'eau seule ou combine avec de l'acide lactique pour décontaminer la surface des viandes : le cas des carcasses de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.110--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Fish Drying Kinetics Using a Combination of Surface Response Methodology and Diffusional Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (8-9), pp.2083-2096. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373939508917065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operating conditions calculation for a pork meat dehydration–impregnation–soaking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (7), pp.763-770. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2004.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed vacuum brining of poultry meat: experimental study on the impact of vacuum cycles on mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00366-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed vacuum brining of poultry meat: interpretation of mass transfer mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcène Guédider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.85-93. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0260-8774(02)00367-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soaking turkey meat in salt-glucose syrup solutions-an experimental study of mass transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (8), pp.1243-1250. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/81.8.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic treatment of fish and meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poligné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (2-3), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00215-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soaking process in ternary liquids: Experimental study of mass transport under natural and forced convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Raoult-Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (4), pp.451 - 469. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(98)00073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pertes et le gaspillage alimentaires dans les chaînes d'approvisionnement en viandes et en fruits : que peut apporter le génie des procédés alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.125-138, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing food loss and waste in meat and fruit supply chains: how food engineering can help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2022, 9782759235759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration of muscle foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita Jeewantee Santchurn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hui, Y. H. and Clary, Carter and Farid, Mohammed M. and Fasina, Oladiran O. and Noomhorm, Athapol and Welti-Chanes, Jorge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food drying science and technology : microbiology, chemistry, applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEStech Publications, pp.721--743, 2008, 978-1-932078-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and improvement of the cashew nut shelling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEF, Jun 2023, Nantes, France. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers and reactions modelling of aroma compounds in coffee beans during fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and improvement of the cashew nut Shelling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated design of a sustainable mobile fruit & vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and transfer kinetics of three aroma compounds into the coffee beans during simulated wet processing and their fate after the transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Salem Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference of Association for the Science and Information on Coffee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Science and Information on Coffee (ASIC), Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multi-objective optimization of small-scale food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 - International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of volatiles and aroma precursors into the coffee seeds during fermentation, a reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Salem Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Cocoa Coffee and Tea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multi-objective optimization of small-scale food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physicochimique et microbiologique du Biltong sud-africain. Perspectives d'innovation dans le domaine des produits carnés salés-séchés dans la zone océan indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita Jeewantee Santchurn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porphyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Scientifiques de l'Agroalimentaire en Océan Indien : La qualité au service du développement des filières agroalimentaires de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing #campylobacter jejuni# on chicken skin using steam and lactic acid and influence on the aerobic mesophilic plate count : P 1-17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration-impregnation by soaking coupled with fermentation by #lactobacillus sakei# in the treatment of meat : P 1-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of steam, lactic acid and combined treatments for inactivating #Campylobacter jejuni# inoculated on chicken skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EggMeat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of steam and lactic treatment for inactivating #Salmonella enterica# Serovar Enteritidis on chicken skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Food Science and Technology IUFoST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic treatment combined with meat fermentation: Effect of water loss on fermentation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment and recycling of concentrated solutions used in osmotic dehydration food processes: needs, problems and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Valdez-Fragoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European congress of chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le barattage modifie les transferts de matière lors de la fabrication de viande séchée - Application au Biltong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musavu Ndob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d'imprégnation par immersion sous pression variable de produits poreux d'origine animale ou végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Méot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 00 05257. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de candidature : Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. CIRAD Réunion, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01398552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Collignan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l'Institut Agro MontpellierDirecteur Adjoint UMR QualiSud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and combined impacts of water immersion, steaming at 100 °C and hot air drying on the cashew nut shelling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Tanou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13197-025-06344-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 1: Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated, multi-scale and multi-objective design of batch food processing plants. Part 2: Application to a mobile fruit and vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2024.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Kinetics of Pectin Degradation and Texture Loss of Okra (Abelmoschus esculentus L.) Puree during Thermal Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Petrovic Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (10), pp.1687. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14101687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up a diagram process for the elaboration of a new plant‐based beverage from Pinus halepensis seeds: Selection of unit operations and their conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodir Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the transfer and degradation kinetics of aroma compounds from liquid media into coffee beans during simulated wet processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.111303. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Transfer Kinetics of Nonvolatile Compounds into Coffee Beans during Wet Processing: Study at the Laboratory Scale and in Real Conditions Using Two Yeast Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vasaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.852-861. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsfoodscitech.2c00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quantitative descriptive analysis of African slimy okra ( Abelmoschus esculentus ) preparations and its correlation with instrumental parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (3), pp.314-333. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying model for small tumbled beef pieces ( biltong ) at ambient and mild air temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of instrumental methods to characterize the texture and the rheology of slimy okra ( Abelmoschus esculentus ) suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jtxs.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tumbling operating parameters on salt, water and acetic acid transfers during biltong-type meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Musavu Ndob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 265, pp.109686. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.109686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer kinetics of labeled aroma compounds from liquid media into coffee beans during simulated wet processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mestres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.126779 -. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Moringa oleifera leaf powder on drying kinetics, physico‐chemical properties, ferric reducing antioxidant power, α‐tocopherol, β‐carotene, and lipid oxidation of dry pork sausages during processing and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicitas Mukumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Descalzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwrens Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpp.14300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a holistic approach for multi-objective optimization of food processes: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sébastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-fat frying process induces nutritional composition diversity of fried products assessed by SAIN/LIM scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.204-213. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Blanching on Flavanones and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Bellagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (11), pp.2246-2255. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Osmotic Treatments on Modulating Bitter Flavanones Glycosides Contents and Microstructure of Citrus aurantium Peels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ben Zid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Servent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.2461-2469. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-015-1596-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and microbiological characteristics of biltong, a traditional salted dried meat of South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita J. Santchurn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (3), pp.1313 -- 1317. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sodium chloride and pH during acidic marination on water retention and mechanical properties of turkey breast meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (3), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of steam and lactic acid treatments on the survival of #Salmonella# Enteritidis and #Campylobacter jejuni# inoculated on chicken skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 162 (3), pp.276--282. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heat transfer for disinfestation and control of insects (larvae and eggs) in date fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameziane Ben-Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Méot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116 (2), pp.505-514. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of pH during immersion of meat protein matrices in acidic marinades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (3), pp.618-623. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of coupling dehydration-impregnation by soaking treatment of meat with fermentation by #Lactobacillus sakei#</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (8), pp.M434--M440. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2012.02806.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat-disinfestation of dried fruits on “biological model” larvae Ephestia kuehniella (Zeller)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameziane Ben-Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (1), pp.156-166. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2010.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer dynamics during the acidic marination of turkey meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 104 (1), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of steam and lactic acid treatments for inactivating #Campylobacter jejuni# inoculated on chicken skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67, pp.51--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of some food preservation processes to modify the overall nutritional value of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janvier Kindossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 100, pp.613-621. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival kinetics of Ephestia kuehniella eggs during 46–75°C heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameziane Ben-Ialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Méot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stored Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (3), pp.206-211. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspr.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of chicken skin surfaces inoculated with #Listeria innocua#, #Salmonella enteritidis# and #Campylobacter jejuni# by contact with a concentrated lactic acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (3), pp.307--317. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660902942742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of steam and lactic acid treatments on inactivation of #Listeria innocua# surface-inoculated on chicken skins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 127, pp.155--161. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken fat dry fractionation: Effects of temperature and time on crystallization, filtration and fraction properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 110 (3), pp.239--244. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.200800174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'utiliser les traitements par de la vapeur d'eau seule ou combine avec de l'acide lactique pour décontaminer la surface des viandes : le cas des carcasses de volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.110--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Fish Drying Kinetics Using a Combination of Surface Response Methodology and Diffusional Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (8-9), pp.2083-2096. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373939508917065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal operating conditions calculation for a pork meat dehydration–impregnation–soaking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Broyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (7), pp.763-770. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2004.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed vacuum brining of poultry meat: experimental study on the impact of vacuum cycles on mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00366-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed vacuum brining of poultry meat: interpretation of mass transfer mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcène Guédider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.85-93. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0260-8774(02)00367-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soaking turkey meat in salt-glucose syrup solutions-an experimental study of mass transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 81 (8), pp.1243-1250. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/81.8.1243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic treatment of fish and meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poligné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (2-3), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00215-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soaking process in ternary liquids: Experimental study of mass transport under natural and forced convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Raoult-Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (4), pp.451 - 469. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0260-8774(98)00073-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pertes et le gaspillage alimentaires dans les chaînes d'approvisionnement en viandes et en fruits : que peut apporter le génie des procédés alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.125-138, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing food loss and waste in meat and fruit supply chains: how food engineering can help</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2022, 9782759235759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration of muscle foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita Jeewantee Santchurn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hui, Y. H. and Clary, Carter and Farid, Mohammed M. and Fasina, Oladiran O. and Noomhorm, Athapol and Welti-Chanes, Jorge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food drying science and technology : microbiology, chemistry, applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEStech Publications, pp.721--743, 2008, 978-1-932078-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and improvement of the cashew nut shelling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEF, Jun 2023, Nantes, France. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers and reactions modelling of aroma compounds in coffee beans during fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hadj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and improvement of the cashew nut Shelling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated design of a sustainable mobile fruit & vegetable processing unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoty Savoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14 : International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and transfer kinetics of three aroma compounds into the coffee beans during simulated wet processing and their fate after the transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Salem Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Conference of Association for the Science and Information on Coffee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Science and Information on Coffee (ASIC), Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multi-objective optimization of small-scale food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13 - International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of volatiles and aroma precursors into the coffee seeds during fermentation, a reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Salem Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sieczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Cocoa Coffee and Tea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multi-objective optimization of small-scale food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Madoumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food - ICEF13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physicochimique et microbiologique du Biltong sud-africain. Perspectives d'innovation dans le domaine des produits carnés salés-séchés dans la zone océan indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunita Jeewantee Santchurn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Porphyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Scientifiques de l'Agroalimentaire en Océan Indien : La qualité au service du développement des filières agroalimentaires de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing #campylobacter jejuni# on chicken skin using steam and lactic acid and influence on the aerobic mesophilic plate count : P 1-17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration-impregnation by soaking coupled with fermentation by #lactobacillus sakei# in the treatment of meat : P 1-32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of steam, lactic acid and combined treatments for inactivating #Campylobacter jejuni# inoculated on chicken skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EggMeat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of steam and lactic treatment for inactivating #Salmonella enterica# Serovar Enteritidis on chicken skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Food Science and Technology IUFoST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic treatment combined with meat fermentation: Effect of water loss on fermentation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment and recycling of concentrated solutions used in osmotic dehydration food processes: needs, problems and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Valdez-Fragoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lameloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European congress of chemical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le barattage modifie les transferts de matière lors de la fabrication de viande séchée - Application au Biltong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musavu Ndob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d'imprégnation par immersion sous pression variable de produits poreux d'origine animale ou végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Bohuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Méot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 00 05257. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de candidature : Habilitation à diriger des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. CIRAD Réunion, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01398552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Tanou Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Madoumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-025-06344-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04399905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04409992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111303" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hadj Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sieczkowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.2c00022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13912" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savour&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12583" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12505" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Souza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musavu Ndob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mestres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126779" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02050477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicitas Mukumbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwrens Hoffman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVD4M4C9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Zid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1573-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1596-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita J. Santchurn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7QHJ05Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.10.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMB8LTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KZB2KX9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Ben-Lalli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN1JMT27-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WKH63T0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2012.02806.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDEA47DD2209A2888C54E9946471F7CAA3226C01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.10.047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G50Q8KDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFMQ3Z58-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193247v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Kindossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRMQL7WN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Ben-Ialli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2009.03.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G809XP12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lecompte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660902942742" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200800174" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMB70B9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLTZ4H6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193275v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976694v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939508917065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Polign&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broyart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2004.02.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4JHDSP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deumier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00366-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCFX79JP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Gu&#233;dider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0260-8774(02)00367-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK61GM36-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deumier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collignan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/81.8.1243" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976709v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polign&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00215-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MSQ9B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01730337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(98)00073-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5PQ44S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Jeewantee Santchurn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04809544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04809537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bassama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Salem Fatma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894956v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475127v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santchum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maxime" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Valdez-Fragoso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giroux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Souza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musavu Ndob" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marouze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01398552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05108299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Tanou Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Madoumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-025-06344-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04399905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savoure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04409992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.01.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04710963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Petrovic Markovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14101687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abbou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13943" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hadj Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieczkowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111303" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hadj Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sieczkowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.2c00022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoty Savour&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03891971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13912" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12505" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Souza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musavu Ndob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.109686" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mestres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126779" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicitas Mukumbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Descalzo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwrens Hoffman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14300" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02050477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVD4M4C9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Zid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1573-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1596-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita J. Santchurn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7QHJ05Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.10.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMB8LTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KZB2KX9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Ben-Lalli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN1JMT27-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WKH63T0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2012.02806.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDEA47DD2209A2888C54E9946471F7CAA3226C01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.10.047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G50Q8KDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFMQ3Z58-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193247v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Kindossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRMQL7WN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Ben-Ialli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2009.03.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G809XP12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lecompte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660902942742" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLTZ4H6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200800174" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CMB70B9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193275v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976694v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939508917065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Polign&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broyart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2004.02.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4JHDSP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deumier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00366-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCFX79JP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Gu&#233;dider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0260-8774(02)00367-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK61GM36-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deumier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collignan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/81.8.1243" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976709v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polign&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00215-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MSQ9B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01730337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(98)00073-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5PQ44S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Jeewantee Santchurn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04809544v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04809537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapuis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bassama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04210236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Salem Fatma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894956v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03895060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475127v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santchum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maxime" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Valdez-Fragoso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giroux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Souza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musavu Ndob" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marouze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-01398552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>