--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -967,6109 +967,6008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Collège de France : 1973, 1993, 2013. A Retrospective Outlook on Marcel Bluwal's Documentaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">College de France Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.52-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lettre-cdf.2180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2013-2014 (114), pp.661-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.11945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résumés annuels du Collège de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2014-2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Céline Surprenant</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOOCs et vaches à lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">College de France Newsletter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lettre-cdf.2180⟩</w:t>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.170-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.180.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, lecteur de Paul Chack ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1-2), pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust et la Légion d'honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'informations proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2013-2014 (114), pp.661-682. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.11945⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2012-2013 (113), pp.605-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.2566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Collège de France : 1973, 1993, 2013. Retour sur les documentaires de Marcel Bluwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Surprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre du Collège de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lettre-cdf.1790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Roland Barthes, lecteur de Paul Chack ?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un post-scriptum inédit et “grossier” dans une lettre de Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'année Baudelaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Baudelaire en Italie, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les écrivains ne s'aimaient pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 672, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.672.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer d'une langue à l'autre donne des idées nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaissances proustiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012-2013 (112), pp.569-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2010-2011 (111), pp.591-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.1569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 170 (3), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.170.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et littérature, symptôme de la crise des disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 165 (3), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.165.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2008-2009 (109), pp.863-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1923 : &amp;quot;Columbia Attracts Scholars of World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Romanic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105 (1-2), pp.25-36</w:t>
+              <w:t xml:space="preserve">, 2010, t. CI (1-2), pp.191-221, 223-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MOOCs et vaches à lait</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 180, pp.170-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.180.0170⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 4 (156), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.156.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Proust et la Légion d'honneur</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examen de rattrapage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'informations proustiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (156), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.156.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désécrire la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Critique par Critique, 740-741, pp.58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, t. C (1-2), pp.3--13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaudet chargé de reliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 150 (3), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.150.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2012-2013 (113), pp.605-627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.2566⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2007-2008 (108), pp.723--739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un post-scriptum inédit et “grossier” dans une lettre de Baudelaire</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le funeste Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'année Baudelaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (2), pp.413--432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.072.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand les écrivains ne s'aimaient pas</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazisme, histoire et féerie : retour sur Les Bienveillantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Temps Modernes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ltm.672.0008⟩</w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 726 (11), pp.881-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.726.0881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...332 lines deleted...]
-                <w:t xml:space="preserve">Lire numérique</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la perméabilité des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 170 (3), pp.103-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.170.0103⟩</w:t>
+              <w:t xml:space="preserve">, 2007, n° 145 (3), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.145.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire et littérature, symptôme de la crise des disciplines</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes : élaboration et contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (L'Education nationale), pp.102--107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Reinach et l'éloquence française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (120), pp.1041-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.120.1041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adieu à la littérature, ou au revoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°707 (4), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.707.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurras critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (3), pp.517-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.053.0517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour la lecture étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 165 (3), pp.62-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.165.0062⟩</w:t>
+              <w:t xml:space="preserve">, 2005, n° 135 (3), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.135.0134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1923 : &amp;quot;Columbia Attracts Scholars of World</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue française et langage du cøeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 136 (4), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.136.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ami de la science et de la volupté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 687-688 (8), pp.674-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.687.0674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péguy antimoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 128 (1), pp.156-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.128.0156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103 (3), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.033.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman de Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 678 (11), pp.789-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.678.0789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaudet, le dernier critique heureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 120 (3), pp.33-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.120.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riffaterre poète-critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Romanic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, t. CI (1-2), pp.191-221, 223-224</w:t>
+              <w:t xml:space="preserve">, 2002, t. XCIII (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fabula.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Leçons américaines</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (156), pp.99-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.156.0099⟩</w:t>
+              <w:t xml:space="preserve">, 2000, n° 110 (3), pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.110.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Examen de rattrapage</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où va le français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (156), pp.167-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.156.0167⟩</w:t>
+              <w:t xml:space="preserve">, 2000, n° 112 (5), pp.188-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.112.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Désécrire la vie</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le français devient une langue comme les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (2), pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.104.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rue passante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (1), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lgh.034.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le français devient une langue comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 50 (1), pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caief.1998.1304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassez le style par la porte, il rentrera par la fenêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 105 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litt.1997.2428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust recuperado pro las vanguardias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos Hipanoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 562 (Marcel Proust), pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie du lieu commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 49 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caief.1997.1269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dernière victime du narrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Critique par Critique, 740-741, pp.58-59</w:t>
+              <w:t xml:space="preserve">, 1997, n° 598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debaene</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suis-je romancier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Romanic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (1), pp.65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/036053ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunetière au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.111⟩</w:t>
+              <w:t xml:space="preserve">Études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 32 (3), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/036040ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thibaudet chargé de reliques</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte-Beuve and the Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MLN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 110 (5), pp.1188-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/mln.1995.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux absences remarquables en 1894 : Brunetière, Lanson et la fondation de la Revue d'Hitoire littéraire de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7 (95), pp.29--53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The street as passer-by</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36 (4), pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8705.1994.tb00540.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola dans la décadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Emile Zola. Bilan et perspectives (67), pp.211-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie d'une république athénienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n° 150 (3), pp.77-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.150.0077⟩</w:t>
+              <w:t xml:space="preserve">, 1992, n° 70 (3), pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.070.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le funeste Pascal</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et les deux infinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhlf.072.0413⟩</w:t>
+              <w:t xml:space="preserve">Le Genre Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24-25 (1), pp.115--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lgh.024.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les programmes : élaboration et contenu</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu'on ne peut plus dire de Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 88 (4), pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litt.1992.1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nazisme, histoire et féerie : retour sur Les Bienveillantes</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre et les morts selon Marcel Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société des amis de Marcel Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour la perméabilité des disciplines</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler de la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, n° 145 (3), pp.28-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.145.0028⟩</w:t>
+              <w:t xml:space="preserve">, 1984, 32 (5), pp.176-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.032.0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...1562 lines deleted...]
-                <w:t xml:space="preserve">Chassez le style par la porte, il rentrera par la fenêtre</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne : de la traduction des autres à la traduction de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 105 (1), pp.5-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/litt.1997.2428⟩</w:t>
+              <w:t xml:space="preserve">, 1984, 55 (3), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litt.1984.2232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...833 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516091v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02516092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (19)</w:t>
+        <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Proust, Essais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vernet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Compagnon; Christophe Pradeau; Matthieu Vernet. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bibliothèque de la Pléiade, Hugues Pradier, 9782070179091</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin au Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, 2020, 978-2-7226-0548-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.7303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einstein au Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.9367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marcel Proust, Essais</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal vu par les Lumières : un &amp;quot;misanthrope&amp;quot; sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : &amp;quot;Joie, joie, joie, pleurs de joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et les marxistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud au Collège de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradeau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, pp.286, 2018, Passage des disciplines, 978-2-7226-0497-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.5660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques : les choix d'Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Bibliothèque de la Pléiade, Hugues Pradier, 9782070179091</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Culture, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'auréole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Literature for? Inaugural Lecture delivered on Thursday 30~November~2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, 2014, Leçons inaugurales, 978-2-7226-0275-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poncifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Antoine Compagnon : Baudelaire a été un poète-journaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale désagréable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature, pour quoi faire ? Leçon inaugurale prononcée le jeudi 30 novembre 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France / Fayard, 188, 2013, Leçons Inaugurales du Collège de France, 978-2-8218-2954-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Maistre : un penseur de son temps et du nôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Zenkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glaudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Parsamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Kohlhauer. Université de Savoie, 15, pp.231, 2013, Revue des études maistriennes, 978-2-919732-08-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature, ça paye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes sur Montaigne (1898-1907)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunetière, Ferdinand. Classiques Garnier Numérique, 34, 1999, Études montaignistes, 978-2-8124-5386-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...793 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7079,704 +6978,704 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens de l'orientation littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthoz, Alain and Scheid, John. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la mémoire et les images mentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, pp.93-100, 2018, Conférences, 978-2-7226-0498-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Surprenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freud au Collège de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cdf.5669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feuerhahn, Wolf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique des chaires au Collège de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France / les Belles lettres, pp.9--12, 2017, Docet omnia, 978-2-251-90669-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapportages de Léon Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laisney, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les souvenirs littéraires : Actes du colloque du 2-3-4 juin 2016 à l'université de Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.257-271, 2017, Situations, 978-2-8218-9851-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasque escrime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Rueff, Julien Zanetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EXPRESSION DES EMOTIONS. MELANGES EN L’HONNEUR DE PATRIZIA LOMBARDO </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-8399-1644-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delenda est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Marty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique et violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2014, 9782705688363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On croit être original, et on s'aperçoit qu'on a juste été typique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chardin, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Originalités proustiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, 2010, Détours littéraires, 978-2-84174-518-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le narrateur en procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marcel Proust : nouvelles directions de la recherche proustienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Lettres modernes Minard, 2000, La Revue des lettres modernes, série "Marcel Proust", 978-2-256-91006-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proust et moi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donaldson-Evans, Mary and Frappier-Mazur, Lucienne and Prince, Gerald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autobiography, historiography, rhetoric. A Festschrift in honor of Frank Paul Bowman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, 1994, 978-90-5183-576-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7786,7091 +7685,7091 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust et le droit, entretien avec Antoine Compagnon, propos recueillis par Jean-Baptiste Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03391059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proust et le droit, entretien avec Antoine Compagnon, propos recueillis par Jean-Baptiste Amadieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blaise Pascal : &amp;quot;Je trouve bon qu'on n'approfondisse pas l'opinion de Copernic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Amadieu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vice privé, bien-être public chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le père de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie de Monsieur Pascal : un enfant précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradation, ou l'ordre caché du monde de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que le moi ? chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coeur a ses raisons&amp;quot; : de l&amp;quot;entendement et de la volonté chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler pour l'incertain&amp;quot; : humilité et probabilité chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor sui, l'amour propre selon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : des dangers d'&amp;quot;un roi sans divertissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juste milieu chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infini rien&amp;quot; ou le pari de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dieu caché de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et les marxistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que pense Pascal des libertins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : &amp;quot;Joie, joie, joie, pleurs de joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal vu par les Lumières : un &amp;quot;misanthrope&amp;quot; sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reine du monde : des rapports entre force et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme d'après Pascal : &amp;quot;Il n'est ni ange ni bête, mais homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit de géométrie, esprit de finesse, un couple lancé par Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère de la prédestination chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double pensée chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casuistique : Pascal contre certains théologiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal : &amp;quot;Le silence éternel de ces espaces infinis m'effraie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée échappée&amp;quot; : de la mémoire chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'honnête homme d'après Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, esprits et charité : les trois concupiscences de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reines de village et fausses fenêtres, de la rhétorique chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal sous pseudo : M. de Mons, Louis de Montalte, Amos Dettonville, et Salomon de Tultie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal, &amp;quot;l'effrayant génie&amp;quot; de Chateaubriand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talon de soulier : le choix révélateur de son métier selon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrannie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et vérité selon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de Pascal : &amp;quot;ce n'est pas dans Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : des dangers d'un roi sans divertissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de la grand-mère dans la recherche du temps perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkielkraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.41-52</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkielkraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chiffonniers de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au défi de la fange : les ordures de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jeanneney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques : les choix d'Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la guerre de 14-18 a-t-elle reconfiguré la pensée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le Collège de France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et les petits journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale désagréable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idée de progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poncifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La beauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et Horace Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire, le catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'essence du rire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et le classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éreintage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A une passante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin des chiffonniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle conspiration à organiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procrastination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'auréole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'ai plus de souvenirs que si j'avais mille ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la tête bien faite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monstres et Prodiges chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présomption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reproduction sexuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue et délibération chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Essais, la théorie de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la tradition médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre &amp;quot;Du démentir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne lecteur dans sa tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur des vers de Virgile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les senteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bas la nouveauté !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les grandes découvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots ou les armes pour la paix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne homme public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et le voyage à cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auteur et son oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du lynchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la condition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et sa sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite et Héraclite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne, homme public et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourquoi des Essais de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Martin Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'amitié chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'amitié chez Montaigne</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne, la foi, la fidélité et la confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'affaire Martin Guerre</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne sans chapelle philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un auteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...2128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15017,51 +14916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15175-3.p.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.078.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.13004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08294-1.p.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.199.0038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Surprenant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11945" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.1790" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.180.0170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.2566" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.1569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.170.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.165.0062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.150.0077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.072.0413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.726.0881" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.145.0028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.120.1041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.707.0291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.053.0517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.135.0134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.136.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.687.0674" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.128.0156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.033.0537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.678.0789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.120.0033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.112.0188" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.110.0136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.104.0095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.034.0117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1998.1304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036053ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1997.1269" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1997.2428" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036040ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.1995.0084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8705.1994.tb00540.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8483B7D988E7D1184E66AF812E63B06C774CA704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1992.1559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.070.0039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.024.0115" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1984.2232" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.032.0176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Essais5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9367" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5660" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laporte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515592v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zenkine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Parsamov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5669" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599001v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03391059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515462v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515464v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515474v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515476v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515457v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515481v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515472v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515466v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515473v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515461v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515483v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515482v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkielkraut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515375v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515384v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515485v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515392v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515386v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515377v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515383v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515387v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515421v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515397v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515415v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515422v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515398v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515423v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515434v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515433v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515428v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515416v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515425v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515431v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515432v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515393v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515406v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515411v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515575v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15175-3.p.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.078.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.13004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08294-1.p.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.199.0038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Surprenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11945" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.180.0170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.2566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.1790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.1569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.170.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.165.0062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.200" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.150.0077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.072.0413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.726.0881" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.145.0028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.120.1041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.707.0291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.053.0517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.135.0134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.136.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.687.0674" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.128.0156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.033.0537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.678.0789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.120.0033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.110.0136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.112.0188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.104.0095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.034.0117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1998.1304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1997.2428" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1997.1269" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036053ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036040ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.1995.0084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8705.1994.tb00540.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8483B7D988E7D1184E66AF812E63B06C774CA704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.070.0039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.024.0115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1992.1559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.032.0176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1984.2232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515530v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5660" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laporte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zenkine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Parsamov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5669" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03391059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515459v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515467v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515465v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515458v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkielkraut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515484v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515485v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515486v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515491v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515382v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515410v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515422v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515424v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515401v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515425v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515431v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515411v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515406v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515393v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>