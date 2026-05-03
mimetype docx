--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -118,4142 +118,4142 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proust et la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3-2023, pp.631-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15175-3.p.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120, pp.183-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Proust et la IIIe République</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.263-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologie de l’éreintage : sur Veuillot et Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3-2023, pp.631-644. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15175-3.p.0119⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 4 – 2019, 119e année - n° 4, 4 – 2019 (119e année - n° 4), pp.833-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09787-7.p.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme des rats !&amp;quot; : Camus au Panelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (2), pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.078.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bac sélection université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.199.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chiffonniers littéraires Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Revue d’Histoire littéraire de la France. 3 – 2018, 118e année - n° 3, 3 (118e année - n° 3), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08294-1.p.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 119, pp.263-284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.17102⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 116, pp.415-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.13004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apologie de l’éreintage : sur Veuillot et Hugo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dossiers critiques (n°48), 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.10650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et l’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Collège de France : 1973, 1993, 2013. A Retrospective Outlook on Marcel Bluwal's Documentaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">College de France Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.52-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lettre-cdf.2180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.661-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.11945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résumés annuels du Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOOCs et vaches à lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.170-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.180.0170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, lecteur de Paul Chack ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1-2), pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust et la Légion d'honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'informations proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.605-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.2566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège de France : 1973, 1993, 2013. Retour sur les documentaires de Marcel Bluwal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre du Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lettre-cdf.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un post-scriptum inédit et “grossier” dans une lettre de Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'année Baudelaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Baudelaire en Italie, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les écrivains ne s'aimaient pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 672, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.672.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer d'une langue à l'autre donne des idées nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaissances proustiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.569-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.591-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.1569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 170 (3), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.170.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et littérature, symptôme de la crise des disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 165 (3), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.165.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.863-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1923 : &amp;quot;Columbia Attracts Scholars of World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, t. CI (1-2), pp.191-221, 223-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désécrire la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Critique par Critique, 740-741, pp.58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (156), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.156.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examen de rattrapage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (156), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.156.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, t. C (1-2), pp.3--13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaudet chargé de reliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 150 (3), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.150.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108, pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazisme, histoire et féerie : retour sur Les Bienveillantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 726 (11), pp.881-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.726.0881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la perméabilité des disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 145 (3), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.145.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le funeste Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 4 – 2019, 119e année - n° 4, 4 – 2019 (119e année - n° 4), pp.833-850. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09787-7.p.0065⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 107 (2), pp.413--432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.072.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comme des rats !&amp;quot; : Camus au Panelier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes : élaboration et contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (L'Education nationale), pp.102--107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Reinach et l'éloquence française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.13004⟩</w:t>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (120), pp.1041-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.120.1041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les chiffonniers littéraires Avant-propos</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adieu à la littérature, ou au revoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°707 (4), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.707.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurras critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Revue d’Histoire littéraire de la France. 3 – 2018, 118e année - n° 3, 3 (118e année - n° 3), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08294-1.p.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 105 (3), pp.517-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.053.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bac sélection université</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour la lecture étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 199, pp.38-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.199.0038⟩</w:t>
+              <w:t xml:space="preserve">, 2005, n° 135 (3), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.135.0134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...492 lines deleted...]
-                <w:t xml:space="preserve">MOOCs et vaches à lait</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue française et langage du cøeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 180, pp.170-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.180.0170⟩</w:t>
+              <w:t xml:space="preserve">, 2005, n° 136 (4), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.136.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roland Barthes, lecteur de Paul Chack ?</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ami de la science et de la volupté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 687-688 (8), pp.674-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.687.0674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péguy antimoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 128 (1), pp.156-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.128.0156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103 (3), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.033.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman de Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 678 (11), pp.789-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.678.0789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaudet, le dernier critique heureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 120 (3), pp.33-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.120.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riffaterre poète-critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Romanic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105 (1-2), pp.25-36</w:t>
+              <w:t xml:space="preserve">, 2002, t. XCIII (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Proust et la Légion d'honneur</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'informations proustiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44</w:t>
+              <w:t xml:space="preserve">Fabula.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...648 lines deleted...]
-                <w:t xml:space="preserve">Lire numérique</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 170 (3), pp.103-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.170.0103⟩</w:t>
+              <w:t xml:space="preserve">, 2000, n° 110 (3), pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.110.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire et littérature, symptôme de la crise des disciplines</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où va le français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 165 (3), pp.62-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.165.0062⟩</w:t>
+              <w:t xml:space="preserve">, 2000, n° 112 (5), pp.188-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.112.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">Leçons américaines</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le français devient une langue comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (156), pp.99-116. </w:t>
-[...1838 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (2), pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deba.104.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4495,174 +4495,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théorie du lieu commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 49 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caief.1997.1269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proust recuperado pro las vanguardias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos Hipanoamericanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 562 (Marcel Proust), pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515715v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02516081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dernière victime du narrateur</w:t>
               </w:r>
@@ -5933,924 +5933,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal : &amp;quot;Joie, joie, joie, pleurs de joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et les marxistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal vu par les Lumières : un &amp;quot;misanthrope&amp;quot; sublime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Inter, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud au Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, pp.286, 2018, Passage des disciplines, 978-2-7226-0497-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.5660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques : les choix d'Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Culture, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is Literature for? Inaugural Lecture delivered on Thursday 30~November~2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, 2014, Leçons inaugurales, 978-2-7226-0275-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poncifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Antoine Compagnon : Baudelaire a été un poète-journaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'auréole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale désagréable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Maistre : un penseur de son temps et du nôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kohlhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Zenkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glaudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Parsamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Kohlhauer. Université de Savoie, 15, pp.231, 2013, Revue des études maistriennes, 978-2-919732-08-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">France Culture, 2015</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature, pour quoi faire ? Leçon inaugurale prononcée le jeudi 30 novembre 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France / Fayard, 188, 2013, Leçons Inaugurales du Collège de France, 978-2-8218-2954-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516146v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-00865645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature, ça paye</w:t>
               </w:r>
@@ -7150,173 +7150,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les rapportages de Léon Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laisney, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les souvenirs littéraires : Actes du colloque du 2-3-4 juin 2016 à l'université de Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.257-271, 2017, Situations, 978-2-8218-9851-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feuerhahn, Wolf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique des chaires au Collège de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France / les Belles lettres, pp.9--12, 2017, Docet omnia, 978-2-251-90669-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516154v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02516152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasque escrime</w:t>
               </w:r>
@@ -7768,6690 +7768,6690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03391059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le père de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie de Monsieur Pascal : un enfant précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradation, ou l'ordre caché du monde de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que le moi ? chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coeur a ses raisons&amp;quot; : de l&amp;quot;entendement et de la volonté chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler pour l'incertain&amp;quot; : humilité et probabilité chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor sui, l'amour propre selon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et les marxistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que pense Pascal des libertins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : &amp;quot;Joie, joie, joie, pleurs de joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal vu par les Lumières : un &amp;quot;misanthrope&amp;quot; sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reine du monde : des rapports entre force et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme d'après Pascal : &amp;quot;Il n'est ni ange ni bête, mais homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blaise Pascal : &amp;quot;Je trouve bon qu'on n'approfondisse pas l'opinion de Copernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vice privé, bien-être public chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le père de Pascal</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : des dangers d'&amp;quot;un roi sans divertissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Vie de Monsieur Pascal : un enfant précoce</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juste milieu chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gradation, ou l'ordre caché du monde de Pascal</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infini rien&amp;quot; ou le pari de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce que le moi ? chez Pascal</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dieu caché de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le coeur a ses raisons&amp;quot; : de l&amp;quot;entendement et de la volonté chez Pascal</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travailler pour l'incertain&amp;quot; : humilité et probabilité chez Pascal</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit de géométrie, esprit de finesse, un couple lancé par Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amor sui, l'amour propre selon Pascal</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère de la prédestination chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal : des dangers d'&amp;quot;un roi sans divertissement</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double pensée chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le juste milieu chez Pascal</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casuistique : Pascal contre certains théologiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Infini rien&amp;quot; ou le pari de Pascal</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal : &amp;quot;Le silence éternel de ces espaces infinis m'effraie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Dieu caché de Pascal</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée échappée&amp;quot; : de la mémoire chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal et les marxistes</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'honnête homme d'après Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce que pense Pascal des libertins</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, esprits et charité : les trois concupiscences de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal : &amp;quot;Joie, joie, joie, pleurs de joie</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal sous pseudo : M. de Mons, Louis de Montalte, Amos Dettonville, et Salomon de Tultie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal vu par les Lumières : un &amp;quot;misanthrope&amp;quot; sublime</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reines de village et fausses fenêtres, de la rhétorique chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reine du monde : des rapports entre force et justice</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal, &amp;quot;l'effrayant génie&amp;quot; de Chateaubriand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Homme d'après Pascal : &amp;quot;Il n'est ni ange ni bête, mais homme</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talon de soulier : le choix révélateur de son métier selon Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La méthode de Pascal</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrannie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Esprit de géométrie, esprit de finesse, un couple lancé par Pascal</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et vérité selon Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le mystère de la prédestination chez Pascal</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de Pascal : &amp;quot;ce n'est pas dans Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La double pensée chez Pascal</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : des dangers d'un roi sans divertissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de la grand-mère dans la recherche du temps perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkielkraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkielkraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chiffonniers de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au défi de la fange : les ordures de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jeanneney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques : les choix d'Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la guerre de 14-18 a-t-elle reconfiguré la pensée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le Collège de France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et Horace Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire, le catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et les petits journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale désagréable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idée de progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poncifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La beauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A une passante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paris</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'essence du rire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et les petits journaux</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et le classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mariette</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éreintage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Morale désagréable</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'idée de progrès</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le réalisme en procès</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin des chiffonniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poncifs</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle conspiration à organiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La beauté</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procrastination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et Horace Vernet</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire, le catholique</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'auréole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et la photographie</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et les femmes</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'essence du rire</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'ai plus de souvenirs que si j'avais mille ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et le classique</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'éreintage</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reproduction sexuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue et délibération chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Essais, la théorie de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la tradition médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur des vers de Virgile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les senteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la tête bien faite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monstres et Prodiges chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les essais</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présomption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et la tête bien faite</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois commerces</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre chez Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monstres et Prodiges chez Montaigne</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre &amp;quot;Du démentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La religion</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne lecteur dans sa tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La présomption</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bas la nouveauté !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reproduction sexuée</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les grandes découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dialogue et délibération chez Montaigne</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots ou les armes pour la paix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Essais, la théorie de l'identité</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et la tradition médiévale</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et les médecins</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne homme public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre chez Montaigne</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et le voyage à cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre &amp;quot;Du démentir</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auteur et son oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne lecteur dans sa tour</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil de Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur des vers de Virgile</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les senteurs</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne, homme public et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mémoire</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la condition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et le français</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À bas la nouveauté !</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourquoi des Essais de Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et les grandes découvertes</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et sa sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mots ou les armes pour la paix ?</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite et Héraclite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et la mort</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du lynchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515411v1</w:t>
-              </w:r>
-[...432 lines deleted...]
-                <w:t xml:space="preserve">hal-02515393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Martin Guerre</w:t>
               </w:r>
@@ -14916,51 +14916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15175-3.p.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.078.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.13004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08294-1.p.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.199.0038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Surprenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11945" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.180.0170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.2566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.1790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.1569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.170.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.165.0062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.200" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.150.0077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.072.0413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.726.0881" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.145.0028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.120.1041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.707.0291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.053.0517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.135.0134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.136.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.687.0674" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.128.0156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.033.0537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.678.0789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.120.0033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.110.0136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.112.0188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.104.0095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.034.0117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1998.1304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1997.2428" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1997.1269" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036053ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036040ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.1995.0084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8705.1994.tb00540.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8483B7D988E7D1184E66AF812E63B06C774CA704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.070.0039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.024.0115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1992.1559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.032.0176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1984.2232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515530v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5660" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laporte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zenkine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Parsamov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5669" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03391059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515459v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515467v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515465v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515458v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkielkraut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515484v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515485v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515486v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515491v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515382v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515410v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515404v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515422v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515424v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515401v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515425v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515431v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515411v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515406v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515393v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15175-3.p.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.078.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.199.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08294-1.p.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.13004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Surprenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11945" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.180.0170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.2566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.1790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.1569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.170.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.165.0062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.200" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0167" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.150.0077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.726.0881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.145.0028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.072.0413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.120.1041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.707.0291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.053.0517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.135.0134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.136.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.687.0674" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.128.0156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.033.0537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.678.0789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.120.0033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.110.0136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.112.0188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.104.0095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.034.0117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1998.1304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1997.2428" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1997.1269" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036053ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036040ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.1995.0084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8705.1994.tb00540.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8483B7D988E7D1184E66AF812E63B06C774CA704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.070.0039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.024.0115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1992.1559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.032.0176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1984.2232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5660" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laporte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515511v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zenkine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Parsamov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5669" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03391059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515458v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkielkraut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515484v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515384v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515485v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515392v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515382v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515390v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515387v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515408v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515434v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515401v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515398v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515399v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515407v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515402v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515422v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515394v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515424v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515425v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515431v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515436v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515432v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515427v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515406v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>