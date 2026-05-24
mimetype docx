--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -508,5151 +508,5151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.415-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.13004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chiffonniers littéraires Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Revue d’Histoire littéraire de la France. 3 – 2018, 118e année - n° 3, 3 (118e année - n° 3), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08294-1.p.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bac sélection université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 199, pp.38-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deba.199.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les chiffonniers littéraires Avant-propos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dossiers critiques (n°48), 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.10650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et l’économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.597-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résumés annuels du Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Collège de France : 1973, 1993, 2013. A Retrospective Outlook on Marcel Bluwal's Documentaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">College de France Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.52-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lettre-cdf.2180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.661-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.11945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège de France : 1973, 1993, 2013. Retour sur les documentaires de Marcel Bluwal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre du Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lettre-cdf.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, lecteur de Paul Chack ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1-2), pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOOCs et vaches à lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.170-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.180.0170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust et la Légion d'honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'informations proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.605-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.2566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un post-scriptum inédit et “grossier” dans une lettre de Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'année Baudelaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Baudelaire en Italie, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les écrivains ne s'aimaient pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 672, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.672.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer d'une langue à l'autre donne des idées nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaissances proustiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.569-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.591-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.1569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 170 (3), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.170.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et littérature, symptôme de la crise des disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 165 (3), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.165.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1923 : &amp;quot;Columbia Attracts Scholars of World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, t. CI (1-2), pp.191-221, 223-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.863-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examen de rattrapage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (156), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.156.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (156), pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.156.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désécrire la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Critique par Critique, 740-741, pp.58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Romanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, t. C (1-2), pp.3--13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108, pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaudet chargé de reliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 150 (3), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.150.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes : élaboration et contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (L'Education nationale), pp.102--107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le funeste Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Revue d’Histoire littéraire de la France. 3 – 2018, 118e année - n° 3, 3 (118e année - n° 3), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08294-1.p.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 107 (2), pp.413--432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.072.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazisme, histoire et féerie : retour sur Les Bienveillantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.13004⟩</w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 726 (11), pp.881-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.726.0881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...492 lines deleted...]
-                <w:t xml:space="preserve">MOOCs et vaches à lait</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la perméabilité des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 180, pp.170-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.180.0170⟩</w:t>
+              <w:t xml:space="preserve">, 2007, n° 145 (3), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.145.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roland Barthes, lecteur de Paul Chack ?</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Reinach et l'éloquence française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (120), pp.1041-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.120.1041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adieu à la littérature, ou au revoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°707 (4), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.707.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurras critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105 (3), pp.517-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.053.0517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour la lecture étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 135 (3), pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.135.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue française et langage du cøeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 136 (4), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.136.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ami de la science et de la volupté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 687-688 (8), pp.674-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.687.0674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péguy antimoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 128 (1), pp.156-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.128.0156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman de Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 678 (11), pp.789-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.678.0789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103 (3), pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.033.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaudet, le dernier critique heureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 120 (3), pp.33-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.120.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riffaterre poète-critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Romanic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105 (1-2), pp.25-36</w:t>
+              <w:t xml:space="preserve">, 2002, t. XCIII (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Proust et la Légion d'honneur</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'informations proustiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44</w:t>
+              <w:t xml:space="preserve">Fabula.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...648 lines deleted...]
-                <w:t xml:space="preserve">Lire numérique</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où va le français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 170 (3), pp.103-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.170.0103⟩</w:t>
+              <w:t xml:space="preserve">, 2000, n° 112 (5), pp.188-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.112.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire et littérature, symptôme de la crise des disciplines</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 165 (3), pp.62-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.165.0062⟩</w:t>
+              <w:t xml:space="preserve">, 2000, n° 110 (3), pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.110.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature française moderne et contemporaine : histoire, critique, théorie</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le français devient une langue comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/annuaire-cdf.200⟩</w:t>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (2), pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.104.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1923 : &amp;quot;Columbia Attracts Scholars of World</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rue passante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Romanic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Genre Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (1), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lgh.034.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Désécrire la vie</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le français devient une langue comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 50 (1), pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caief.1998.1304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suis-je romancier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (1), pp.65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/036053ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust recuperado pro las vanguardias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos Hipanoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 562 (Marcel Proust), pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie du lieu commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 49 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caief.1997.1269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassez le style par la porte, il rentrera par la fenêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 105 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litt.1997.2428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dernière victime du narrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Critique par Critique, 740-741, pp.58-59</w:t>
+              <w:t xml:space="preserve">, 1997, n° 598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Leçons américaines</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunetière au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 32 (3), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/036040ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux absences remarquables en 1894 : Brunetière, Lanson et la fondation de la Revue d'Hitoire littéraire de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7 (95), pp.29--53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte-Beuve and the Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MLN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 110 (5), pp.1188-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/mln.1995.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The street as passer-by</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36 (4), pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8705.1994.tb00540.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola dans la décadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Emile Zola. Bilan et perspectives (67), pp.211-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu'on ne peut plus dire de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 88 (4), pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litt.1992.1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie d'une république athénienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (156), pp.99-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.156.0099⟩</w:t>
+              <w:t xml:space="preserve">, 1992, n° 70 (3), pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.070.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Examen de rattrapage</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et les deux infinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 24-25 (1), pp.115--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lgh.024.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre et les morts selon Marcel Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des amis de Marcel Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne : de la traduction des autres à la traduction de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 55 (3), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litt.1984.2232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler de la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (156), pp.167-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/deba.156.0167⟩</w:t>
+              <w:t xml:space="preserve">, 1984, 32 (5), pp.176-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/deba.032.0176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...2985 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516092v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02516091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5784,51 +5784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin au Collège de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Surprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France, 2020, 978-2-7226-0548-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cdf.7303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5868,51 +5868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einstein au Collège de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Surprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cdf.9367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5933,744 +5933,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal vu par les Lumières : un &amp;quot;misanthrope&amp;quot; sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et les marxistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal : &amp;quot;Joie, joie, joie, pleurs de joie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Inter, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud au Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Surprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège de France, pp.286, 2018, Passage des disciplines, 978-2-7226-0497-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cdf.5660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">France Inter, 2019</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques : les choix d'Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Culture, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale désagréable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">France Culture, 2015</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'auréole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is Literature for? Inaugural Lecture delivered on Thursday 30~November~2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège de France, 2014, Leçons inaugurales, 978-2-7226-0275-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poncifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Antoine Compagnon : Baudelaire a été un poète-journaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Perte d'auréole</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Radio France Inter, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515609v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02515592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph de Maistre : un penseur de son temps et du nôtre</w:t>
               </w:r>
@@ -7065,51 +7065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Surprenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7150,173 +7150,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feuerhahn, Wolf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique des chaires au Collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France / les Belles lettres, pp.9--12, 2017, Docet omnia, 978-2-251-90669-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rapportages de Léon Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laisney, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les souvenirs littéraires : Actes du colloque du 2-3-4 juin 2016 à l'université de Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.257-271, 2017, Situations, 978-2-8218-9851-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516152v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02516154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasque escrime</w:t>
               </w:r>
@@ -7768,6938 +7768,6938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03391059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tyrannie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de Pascal : &amp;quot;ce n'est pas dans Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : des dangers d'un roi sans divertissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et vérité selon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : des dangers d'&amp;quot;un roi sans divertissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juste milieu chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infini rien&amp;quot; ou le pari de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dieu caché de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal : &amp;quot;Je trouve bon qu'on n'approfondisse pas l'opinion de Copernic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vice privé, bien-être public chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal et les marxistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que pense Pascal des libertins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : &amp;quot;Joie, joie, joie, pleurs de joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal vu par les Lumières : un &amp;quot;misanthrope&amp;quot; sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reine du monde : des rapports entre force et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme d'après Pascal : &amp;quot;Il n'est ni ange ni bête, mais homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coeur a ses raisons&amp;quot; : de l&amp;quot;entendement et de la volonté chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler pour l'incertain&amp;quot; : humilité et probabilité chez Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie de Monsieur Pascal : un enfant précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le père de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Vie de Monsieur Pascal : un enfant précoce</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que le moi ? chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor sui, l'amour propre selon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradation, ou l'ordre caché du monde de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce que le moi ? chez Pascal</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit de géométrie, esprit de finesse, un couple lancé par Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le coeur a ses raisons&amp;quot; : de l&amp;quot;entendement et de la volonté chez Pascal</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travailler pour l'incertain&amp;quot; : humilité et probabilité chez Pascal</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère de la prédestination chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amor sui, l'amour propre selon Pascal</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double pensée chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal et les marxistes</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casuistique : Pascal contre certains théologiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ce que pense Pascal des libertins</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal : &amp;quot;Le silence éternel de ces espaces infinis m'effraie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal : &amp;quot;Joie, joie, joie, pleurs de joie</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée échappée&amp;quot; : de la mémoire chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal vu par les Lumières : un &amp;quot;misanthrope&amp;quot; sublime</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'honnête homme d'après Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reine du monde : des rapports entre force et justice</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, esprits et charité : les trois concupiscences de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Homme d'après Pascal : &amp;quot;Il n'est ni ange ni bête, mais homme</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal sous pseudo : M. de Mons, Louis de Montalte, Amos Dettonville, et Salomon de Tultie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Blaise Pascal : &amp;quot;Je trouve bon qu'on n'approfondisse pas l'opinion de Copernic</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reines de village et fausses fenêtres, de la rhétorique chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vice privé, bien-être public chez Pascal</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal, &amp;quot;l'effrayant génie&amp;quot; de Chateaubriand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pascal : des dangers d'&amp;quot;un roi sans divertissement</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talon de soulier : le choix révélateur de son métier selon Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chiffonniers de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies de Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkielkraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de la grand-mère dans la recherche du temps perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkielkraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au défi de la fange : les ordures de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jeanneney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques : les choix d'Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la guerre de 14-18 a-t-elle reconfiguré la pensée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le Collège de France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poncifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La beauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et les petits journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale désagréable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idée de progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et Horace Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire, le catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A une passante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et le classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éreintage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'essence du rire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et Horace Vernet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin des chiffonniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire, le catholique</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle conspiration à organiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et la photographie</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procrastination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et les femmes</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paris</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'auréole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baudelaire et les petits journaux</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et Manet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mariette</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Morale désagréable</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'ai plus de souvenirs que si j'avais mille ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'amitié chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Martin Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne, la foi, la fidélité et la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne sans chapelle philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre &amp;quot;Du démentir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne lecteur dans sa tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la tête bien faite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monstres et Prodiges chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présomption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur des vers de Virgile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les senteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue et délibération chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Essais, la théorie de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la tradition médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reproduction sexuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dialogue et délibération chez Montaigne</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les grandes découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Essais, la théorie de l'identité</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots ou les armes pour la paix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et la tradition médiévale</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bas la nouveauté !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur des vers de Virgile</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les senteurs</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mémoire</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne homme public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et le français</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et le voyage à cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les essais</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auteur et son oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et la tête bien faite</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil de Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois commerces</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monstres et Prodiges chez Montaigne</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne, homme public et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La religion</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et la condition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La présomption</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne et les médecins</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pourquoi des Essais de Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre chez Montaigne</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaigne et sa sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre &amp;quot;Du démentir</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite et Héraclite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Montaigne lecteur dans sa tour</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du lynchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...1053 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515411v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-02515414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un auteur ?</w:t>
               </w:r>
@@ -14916,51 +14916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15175-3.p.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.078.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.199.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08294-1.p.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.13004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Surprenant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11945" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.180.0170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.2566" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.1790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.1569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.170.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.165.0062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.200" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0167" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.150.0077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.726.0881" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.145.0028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.072.0413" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.120.1041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.707.0291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.053.0517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.135.0134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.136.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.687.0674" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.128.0156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.033.0537" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.678.0789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.120.0033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.110.0136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.112.0188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.104.0095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.034.0117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1998.1304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1997.2428" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1997.1269" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036053ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036040ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.1995.0084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8705.1994.tb00540.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8483B7D988E7D1184E66AF812E63B06C774CA704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.070.0039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516089v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.024.0115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1992.1559" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.032.0176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1984.2232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5660" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laporte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515511v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zenkine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Parsamov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5669" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03391059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515458v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515461v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515456v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkielkraut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515484v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515384v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515485v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515392v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515376v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515382v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515390v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515387v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515408v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515435v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515434v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515433v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515401v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515398v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515399v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515407v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515402v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515422v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515394v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515424v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515419v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515425v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515417v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515431v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515436v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515432v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515427v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515406v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15175-3.p.0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.17102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.078.0145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.13004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08294-1.p.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.199.0038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Surprenant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11945" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.1790" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.180.0170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.2566" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.672.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.1569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.170.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.165.0062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0167" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.156.0099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.150.0077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.072.0413" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.726.0881" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.145.0028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.120.1041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.707.0291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.053.0517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.135.0134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.136.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.687.0674" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.128.0156" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.678.0789" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.033.0537" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.120.0033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.112.0188" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.110.0136" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.104.0095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.034.0117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1998.1304" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036053ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1997.1269" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1997.2428" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/036040ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.1995.0084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8705.1994.tb00540.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8483B7D988E7D1184E66AF812E63B06C774CA704/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1992.1559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.070.0039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.024.0115" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litt.1984.2232" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.032.0176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-pleiade.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.9367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515530v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5660" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laporte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516145v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515609v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zenkine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Parsamov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.5669" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516152v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03391059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Amadieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515464v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515475v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515463v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515472v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515458v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515450v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515456v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515482v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515446v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkielkraut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515484v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515486v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515376v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515384v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515491v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515372v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515386v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515378v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515377v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515373v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515383v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515421v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515397v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515414v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515422v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515394v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515407v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515402v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515401v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515433v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515408v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515420v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515416v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515425v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515431v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515432v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515393v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515406v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515395v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>