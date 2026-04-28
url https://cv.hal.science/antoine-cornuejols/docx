--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -100,454 +100,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036755v1</w:t>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation par Rééchantillonnage pour l'Apprentissage Contrastif de Séries Temporelles : Application à la Télédétection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Saget</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131230v1</w:t>
+                <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berdous</w:t>
+                <w:t xml:space="preserve">Augmentation par Rééchantillonnage pour l'Apprentissage Contrastif de Séries Temporelles : Application à la Télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lafabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabit Ahmed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110654v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resampling Augmentation for Time Series Contrastive Learning: Application to Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lafabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TerraBytes: Towards global datasets and models for Earth Observation Workshop at the 42nd International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver, BC, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -598,51 +598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -706,90 +706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from few labeled time series with segment-based self-supervised learning: application to remote-sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lafabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascal Préa, Sep 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -827,51 +827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -948,51 +948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,741 +1050,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When to Classify Events in Open Times Series?</w:t>
+                <w:t xml:space="preserve">Repondération Préférentielle pour l'Apprentissage Biqualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.339-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799258v1</w:t>
+                <w:t xml:space="preserve">hal-04210233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and Revocable Time Series Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">When to Classify Events in Open Times Series?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798026v1</w:t>
+                <w:t xml:space="preserve">hal-03799258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repondération Préférentielle pour l'Apprentissage Biqualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nodet</w:t>
+                <w:t xml:space="preserve">Early and Revocable Time Series Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC-2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210233v1</w:t>
+                <w:t xml:space="preserve">hal-03798026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coaching : un nouveau cadre pour la recommandation automatique en vue de modifications durables du comportement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+                <w:t xml:space="preserve">From Weakly Supervised Learning to Biquality Learning: an Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Delaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Adam Ouorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321188v1</w:t>
+                <w:t xml:space="preserve">hal-03650249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Weakly Supervised Learning to Biquality Learning: an Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nodet</w:t>
+                <w:t xml:space="preserve">Early Classification of Time Series: Cost-based multiclass Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533353⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 8th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Porto, Portugal. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA53316.2021.9564134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650249v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Classification of Time Series: Cost-based multiclass Algorithms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le coaching : un nouveau cadre pour la recommandation automatique en vue de modifications durables du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 8th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bordeaux, France. pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650228v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Agents and Unsupervised Learning for Counting Objects in Images with Spatial Organization</w:t>
               </w:r>
@@ -1904,90 +1904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive Representations for Label Noise Require Fine-Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop IAL-2021 (Interactive Adaptive Learning Workshop) in ECML-PKDD-2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2012,103 +2012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance Reweighting for Biquality Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2142,51 +2142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning by Learning Projections from Target to Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.1848-1854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2354,77 +2354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive K-means with local models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,481 +2456,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring eating behaviours modelling for user clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Window Strategy for Topic Modeling in Document Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthRecSys@RecSys 2018 colocated with ACM Recsys’18 (ACM Conference Series on Recommender Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. pp.46-51</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480562v1</w:t>
+                <w:t xml:space="preserve">hal-02412370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Learning with Reoccurring Drifts: The Perspective of Case-Based Reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Information Theory based Approach to Multisource Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basarab Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Synergies between CBR and Data Mining, ICCBR-2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twenty-Seventh International Joint Conference on Artificial Intelligence {IJCAI-18}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412371v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information Theory based Approach to Multisource Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Learning with Reoccurring Drifts: The Perspective of Case-Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Seventh International Joint Conference on Artificial Intelligence {IJCAI-18}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third Workshop on Synergies between CBR and Data Mining, ICCBR-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913946v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Window Strategy for Topic Modeling in Document Streams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring eating behaviours modelling for user clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">HealthRecSys@RecSys 2018 colocated with ACM Recsys’18 (ACM Conference Series on Recommender Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412370v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive collaborative topic modeling for online recommendation</w:t>
               </w:r>
@@ -2942,77 +2942,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACM Conference on Recommender Systems (RecSys 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. 9 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3059,77 +3059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triclustering based outlier-shape score for time series in a fraud detection platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lejeail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AALTD'18, 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3167,51 +3167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the parallelogram: Considerations on non-Euclidean analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3243,580 +3243,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning with the minimum description length principle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basarab Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Joint Conference on Neural Networks (IJCNN-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556278v1</w:t>
+                <w:t xml:space="preserve">hal-04080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meftah Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.251-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080050v1</w:t>
+                <w:t xml:space="preserve">hal-01555856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Incremental learning with the minimum description length principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Joint Conference on Neural Networks (IJCNN-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555856v1</w:t>
+                <w:t xml:space="preserve">hal-01556278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter's analogies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
+                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter’s analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Trondheim, Northern Mariana Islands. pp.53-62</w:t>
+              <w:t xml:space="preserve">CAW@ICCBR-2017 Computational Analogy Workshop, at International Conference on Case Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287592v1</w:t>
+                <w:t xml:space="preserve">hal-01556275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter’s analogies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter's analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAW@ICCBR-2017 Computational Analogy Workshop, at International Conference on Case Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trondheim, Northern Mariana Islands. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556275v1</w:t>
+                <w:t xml:space="preserve">hal-02287592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering collaboratif : Principes et mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,77 +3867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,64 +4001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un critère d'évaluation pour les K-moyennes prédictives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC-2017 Conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4077,593 +4077,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum description length principle applied to structure adaptation for classification under concept drift</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une méthode supervisée pour initialiser les centres des K-moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 INTERNATIONAL JOINT CONFERENCE ON NEURAL NETWORKS (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16. Conférence Internationale Francophone sur l' Extraction et Gestion des Connaissances (EGC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557212v1</w:t>
+                <w:t xml:space="preserve">hal-01559717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel algorithm for online classification of time series when delaying decision is costly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative learning using topographic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nistor Grozavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabli Asma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guénaêl Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP'2016 Conférence francophone sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">AAFD and SFC'16 Conférence Internationale Francophone "Science des données. Défis Mathématiques et algorithmiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557210v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of predictive clustering quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Minimum description length principle applied to structure adaptation for classification under concept drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Model-Based Clustering and Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 INTERNATIONAL JOINT CONFERENCE ON NEURAL NETWORKS (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559703v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode supervisée pour initialiser les centres des K-moyennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A novel algorithm for online classification of time series when delaying decision is costly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabli Asma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Conférence Internationale Francophone sur l' Extraction et Gestion des Connaissances (EGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">CAP'2016 Conférence francophone sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559717v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative learning using topographic maps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of predictive clustering quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAFD and SFC'16 Conférence Internationale Francophone "Science des données. Défis Mathématiques et algorithmiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Workshop on Model-Based Clustering and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557220v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical collaborative clustering using generative topographic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of Soft Computing and Pattern Recognition (SoCPaR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.199-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4697,64 +4697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative-Based Multi-scale Clustering in Very High Resolution Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4814,77 +4814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denoising 3D microscopy images of cell nuclei using shape priors on an anisotropic grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Peyriéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAM 2016 International Conference on Pattern Recognition Applications and Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4922,51 +4922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du signal prix de l'électricité. Arbres de régression, séries temporelles et prédictions à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Victor Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4998,602 +4998,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initialization scheme for supervized K-means</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Classification à base de clustering ou décrire et prédire simultanément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2015 International Joint Conference on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558021v1</w:t>
+                <w:t xml:space="preserve">hal-01178907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Symbolic representation of time series : a hierarchical coclustering formalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Advanced Analytics and Learning on Temporal Data ", ECML-PKDD-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585544v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialisation des k-moyennes à l’aide d’une décomposition supervisée des classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An initialization scheme for supervized K-means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC-2015 Congrès de la Société Française de Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2015 International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557218v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification à base de clustering ou décrire et prédire simultanément</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Troya-Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.15292961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178907v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic representation of time series : a hierarchical coclustering formalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initialisation des k-moyennes à l’aide d’une décomposition supervisée des classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bondu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Advanced Analytics and Learning on Temporal Data ", ECML-PKDD-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, porto, Portugal</w:t>
+              <w:t xml:space="preserve">SFC-2015 Congrès de la Société Française de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559719v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early classification of time series as a non myopic sequential decision making problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Asma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5627,90 +5627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5735,90 +5735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5856,64 +5856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de qualité de la classification à base des K-moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5932,178 +5932,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering collaboratif incrémental</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A supervised methodology to measure the variables contribution to a clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565539v1</w:t>
+                <w:t xml:space="preserve">hal-01565541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6128,77 +6128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6217,385 +6217,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervised methodology to measure the variables contribution to a clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clustering collaboratif incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
+              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565541v1</w:t>
+                <w:t xml:space="preserve">hal-01565539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised one class identification by selecting and combining ranking functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recherche de documents par apprentissage artificial pour une méta-analyse sur les emissions d’un gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP' 2014 Conférence francophone sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">19. Congrès national sur la Reconnaissance de Formes et Intelligence Artificielle (RFIA' 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559718v1</w:t>
+                <w:t xml:space="preserve">hal-01565548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de documents par apprentissage artificial pour une méta-analyse sur les emissions d’un gaz à effet de serre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unsupervised one class identification by selecting and combining ranking functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès national sur la Reconnaissance de Formes et Intelligence Artificielle (RFIA' 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">CAP' 2014 Conférence francophone sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565548v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation protocol of early classifiers over multiple data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabli Asma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6620,51 +6620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ensemble Method for Unsupervised One Class Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6715,64 +6715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised pretreatments are useful for supervised clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Data Analysis ( ECDA 2014 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6791,299 +6791,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
+                <w:t xml:space="preserve">Anticipative and dynamic adaptation to concept changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013: ISA/ESA Mid Term Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565535v1</w:t>
+                <w:t xml:space="preserve">hal-01565546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipative and dynamic adaptation to concept changes</w:t>
+                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazal Jaber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tarroux</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
+              <w:t xml:space="preserve">2013: ISA/ESA Mid Term Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565546v1</w:t>
+                <w:t xml:space="preserve">hal-01565535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipative and Dynamic Adaptation to Concept Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp2013 : Conférence sur l'APprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7102,645 +7102,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early classification of individual electricity consumptions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new on-line learning method for coping with recurring concepts: the ADACC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Daegu, South Korea. pp.595-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565545v1</w:t>
+                <w:t xml:space="preserve">hal-01565537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line learning method for coping with recurring concepts: the ADACC system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early classification of individual electricity consumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565537v1</w:t>
+                <w:t xml:space="preserve">hal-01565545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
+                <w:t xml:space="preserve">Online learning : searching for the best forgetting strategy under concept drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S 2013 San Diego : Society for Social Studies of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Daegu, South Korea. pp.400-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565544v1</w:t>
+                <w:t xml:space="preserve">hal-01565547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online learning : searching for the best forgetting strategy under concept drift</w:t>
+                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazal Jaber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tarroux</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4S 2013 San Diego : Society for Social Studies of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01565547v1</w:t>
+                <w:t xml:space="preserve">hal-01565544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle méthode de combinaison d'outils d'identification non supervisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissance (EGC-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier PROSPECTOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560578v1</w:t>
+                <w:t xml:space="preserve">hal-01565536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode de combinaison d'outils d'identification non supervisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PROSPECTOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissance (EGC-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565536v1</w:t>
+                <w:t xml:space="preserve">hal-01560578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection non supervisée d'une sous-population par méthode d'ensemble et changement de représentation itératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7765,64 +7765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reacting to concept changes using a committee of experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7847,51 +7847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Apprentissage Artificiel et Fouille de Données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Univerrsité Paris 13 Villetaneuse France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7929,51 +7929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using reliable and surprising item sets for the characterization of protein-protein interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2009 : 10. Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7992,407 +7992,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment optimiser A* adaptatif</w:t>
+                <w:t xml:space="preserve">What is the place of Machine Learning between Pattern Recognition and Optimization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Fedon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laurent Miclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2008: 16.Congrès Francophone AFRIF-AFIA. Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France. 8 p</w:t>
+              <w:t xml:space="preserve">TML 2008 Conference: (Teaching Machine Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint Etienne, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00293136v1</w:t>
+                <w:t xml:space="preserve">hal-01197522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying interface elements implied in protein-protein interactions using statistical tests and frequent item sets</w:t>
+                <w:t xml:space="preserve">Relevant features mining on protein-protein interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE BIBM 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meta'08 : International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197528v1</w:t>
+                <w:t xml:space="preserve">hal-01197556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the place of Machine Learning between Pattern Recognition and Optimization?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identifying interface elements implied in protein-protein interactions using statistical tests and frequent item sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TML 2008 Conference: (Teaching Machine Learning)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE BIBM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM.2008.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197522v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant features mining on protein-protein interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment optimiser A* adaptatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Fedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta'08 : International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia. 2 p</w:t>
+              <w:t xml:space="preserve">RFIA 2008: 16.Congrès Francophone AFRIF-AFIA. Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197556v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00293136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment optimiser A∗ adaptatif / Adaptive A∗ : how to best exploit past problem-solving episodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8411,364 +8411,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase TRansition-Based Perspective on Multiple Instance Kernels</w:t>
+                <w:t xml:space="preserve">A phase transition-based perspective on multiple instance kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILP 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plate-forme AFIA 2007: Conférence francophone sur l'Apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78469-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00175300v1</w:t>
+                <w:t xml:space="preserve">hal-01197534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phase Transition-based Perspective on Multiple Instance Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Daniel Zucker, Antoine Cornuéjols, Jul 2007, Grenoble, France. pp.173--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00171406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase transition-based perspective on multiple instance kernels</w:t>
+                <w:t xml:space="preserve">A Phase TRansition-Based Perspective on Multiple Instance Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme AFIA 2007: Conférence francophone sur l'Apprentissage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jude Shavlik, Hendrik Blockeel, Prasad Tadepalli, Jun 2007, Corvallis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78469-2_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197534v1</w:t>
+                <w:t xml:space="preserve">inria-00175300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining feature ranking methods for high dimensional data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Statistical Methods for Post-Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8787,204 +8787,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00181429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transitions within Grammatical Inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial data and language theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pernot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Franck Thollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Joint Conf. on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">GI workshop 2006. Grammatical inference: workshop on open problems and new directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin de la Higuera, Nov 2005, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482160v1</w:t>
+                <w:t xml:space="preserve">inria-00119756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial data and language theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phase Transitions within Grammatical Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Thollard</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI workshop 2006. Grammatical inference: workshop on open problems and new directions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colin de la Higuera, Nov 2005, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Int. Joint Conf. on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00119756v1</w:t>
+                <w:t xml:space="preserve">hal-02482160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Feature Ranking</w:t>
               </w:r>
@@ -8996,51 +8996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Marchiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9199,51 +9199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel effects&amp;quot; in cognition : A transfer mechanism from known conceptual domains to new ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9294,51 +9294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mechanism for transfer between conceptual domains in scientific discovery and education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9402,51 +9402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive hints for analogy modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ales-Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Conference on Machine Learning (ECML-98), Workshop on Learning in Humans and Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9471,51 +9471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy and Induction : which (missing) link ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ales-Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9579,51 +9579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Cauzinille-Marmèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9661,51 +9661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy as a description minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Applications of Descriptional Complexity to Inductive, Statistical, and Visual Inference" ML/COLT-95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Rutgers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9730,51 +9730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy as a minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dagstuhl Seminar : "Theory and Praxis of Machine Learning"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9799,51 +9799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction from one example and statistics : Analogy as a minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Machine Learning and Statistics", ECML-94 (European Conf. on Mach. Learning)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1994, Catanes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9868,51 +9868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Limitations and Optimisation of Training Sequences for Incremental Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLnet workshop on Learning in Autonomous Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9937,51 +9937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Order Independence in Incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning (ECML-93)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1993, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10006,51 +10006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploration into Incremental Learning: the INFLUENCE system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Machine Learning (ICML-89)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1989, Cornell, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10088,51 +10088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical filtering of motion field from image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean -Pierre Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI-87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1987, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10157,51 +10157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revision of interpretation in Episodic Memory by using Chemistry instead of Reason Maintenance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARI-87 (MAchine et Réseaux Intelligents – Cognitiva-87)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1987, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10310,51 +10310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -10402,51 +10402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakia Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10630,64 +10630,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage artificiel - 4e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, 990 p., 2021, Algorithmes, 978-2-416-00104-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10836,64 +10836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Apprentissage artificiel - 3e édition: Deep Learning, Concepts et algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10950,51 +10950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Saitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 2011, 978-0521763912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11012,64 +11012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage artificiel : Concepts et algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.804, 2010, 978-2-212-12471-2</w:t>
             </w:r>
           </w:p>
@@ -11180,51 +11180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
@@ -11279,51 +11279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Allyndrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11512,51 +11512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11637,51 +11637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11768,90 +11768,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Classification of Time Series is Meaningful</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11869,90 +11869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biquality Learning: a Framework to Design Algorithms Dealing with Closed-Set Distribution Shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11983,51 +11983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Shallow to Deep Interactions Between Knowledge Representation, Reasoning and Machine Learning (Kay R. Amel group)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12159,51 +12159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12276,51 +12276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Baaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12384,51 +12384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some thoughts about transfer learning. What role for the source domain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 166, pp.109-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12596,103 +12596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open challenges for Machine Learning based Early Decision-Making research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bifet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Clerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (2), pp.12-31. </w:t>
@@ -12743,51 +12743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12858,481 +12858,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Classification of Time Series</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Détection automatique de plantes au sein d’images aériennes de champs par apprentissage non supervisé et approche multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Kazemipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-021-05974-z⟩</w:t>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.123-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650233v1</w:t>
+                <w:t xml:space="preserve">hal-03650231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold chain break detection and analysis: Can machine learning help?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early Classification of Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110 (6), pp.1481-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-021-05974-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.03.052⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03260556v1</w:t>
+                <w:t xml:space="preserve">hal-03650233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de plantes au sein d’images aériennes de champs par apprentissage non supervisé et approche multi-agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cold chain break detection and analysis: Can machine learning help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Tardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.123-156. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.391-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/roia.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.03.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03650231v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlisting supervised machine learning in mapping scientific uncertainty expressed in food risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Rona-Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Duroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13379,77 +13379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Clustering: Why, When, What and How</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13496,90 +13496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Based Probabilistic Collaborative Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13630,51 +13630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d’ensemble en apprentissage non supervisé quand on ne connaît rien sur la performance des experts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13712,103 +13712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13836,221 +13836,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme ICM basé sur la compacité pour la segmentation des images satellites à très haute résolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Big data : les données comme matière première ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, RNTI-E-28, pp.191-196</w:t>
+              <w:t xml:space="preserve">Symbiose (Magazine d'Agroparistech Alumni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552149v1</w:t>
+                <w:t xml:space="preserve">hal-01552141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data : les données comme matière première ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un algorithme ICM basé sur la compacité pour la segmentation des images satellites à très haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiose (Magazine d'Agroparistech Alumni)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.3-7</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, RNTI-E-28, pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552141v1</w:t>
+                <w:t xml:space="preserve">hal-01552149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on phase transition and computational pitfalls of learning from sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14244,77 +14244,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats en classification à l'aide d'un codage par motifs fréquents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14352,51 +14352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Mechanism for Transfer Between Conceptual Domains in Scientific Discovery and Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14526,51 +14526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakia Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14630,77 +14630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive K-means with Local Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14747,51 +14747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Issues in Incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Spring Symposium on "Training Issues in Incremental Learning"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Stanford, United States. 1993, Technical Report SS-93-06. Published by The AAAI Press, 978-0-929280-44-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14848,51 +14848,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Algorithms for Machine Learning and Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14952,64 +14952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised pre-processings are useful for supervised clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in classification, data analysis, and knowledge organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15050,290 +15050,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradigmes de l’apprentissage artificiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmique de l’apprentissage artificiel et de la fouille de données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Koriche</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jean-Daniel J.-D. Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Marquis, Odile Papini, Henri Prade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de l'intelligence artificielle - ses bases méthodologiques, ses développements</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Algorithmes pour l'intelligence artificielle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564552v1</w:t>
+                <w:t xml:space="preserve">hal-01309929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmique de l’apprentissage artificiel et de la fouille de données.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Paradigmes de l’apprentissage artificiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Vrain</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel J.-D. Zucker</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Nock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Panorama de l'intelligence artificielle - ses bases méthodologiques, ses développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cépaduès Edition</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Algorithmes pour l'intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Cepaduès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309929v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised object ranking using not even weak experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15405,77 +15405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Concept Changes Using a Committee of Experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing: 18th International Conference, ICONIP 2011 Shanghai, China, November 13-17, 2011 Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7062, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15547,51 +15547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-aware distributed knowledge discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael May; Lorenza Saitta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubiquitous Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6202, Springer, 2010, Lecture Notes in Computer Science, 978-3-642-16391-3. </w:t>
@@ -15641,51 +15641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line Learning: Where are we so Far?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubiquitous Knowledge Discovery Challenges, Techniques, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15749,51 +15749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berendt Bettina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15852,51 +15852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning: The Necessity of Order (is order in order ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Ritter, J. Nerb, E. Lehtinen &amp; T. O'Shea (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In order to learn: How the sequences of topics affect learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2006</w:t>
@@ -15964,51 +15964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16067,51 +16067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des connaissances chez l'apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des connaissances naïves au savoir scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-50, 2003, Des connaissances naïves au savoir scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16136,51 +16136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning : A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Moulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16222,51 +16222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy as Minimization of Description Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nakhaeizadeh, G. and Taylor, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Statistics : The interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.321-335, 1996, 978-0471148906</w:t>
@@ -16464,51 +16464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Achenchabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornuejols" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Zafar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02867163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Murena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Al-Ghossein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui Ismaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240323.3240363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727558" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabli Asma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Victor Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280555" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Asma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-8_27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Jaber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dachraoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_74" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_50" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293136v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fedon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197522v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78469-2_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marchiori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dutreix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ales-Bianchetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cauzinille-Marm&#232;che" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Pierre Cassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuvelier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40403-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Saitta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Giordana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00538947" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gueneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2025.100137" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109107" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Clerot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575637.3575643" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650233v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05974-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-008-0063-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480323v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011398802965" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNVZCL3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04500406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60470-7_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253766v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/1564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25226-1_13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l%27Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309929v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel J.-D. Zucker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/399101.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/6228244xq41355u4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_69" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GBRB6DLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gama" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16392-0_3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QJHN4KLF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/ai/book/978-3-642-16391-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berendt Bettina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moulet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Achenchabe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornuejols" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Zafar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02867163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Murena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Al-Ghossein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui Ismaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240323.3240363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287592v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabli Asma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Victor Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280555" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Asma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-8_27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Jaber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_74" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dachraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_50" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78469-2_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marchiori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dutreix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ales-Bianchetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cauzinille-Marm&#232;che" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Pierre Cassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuvelier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40403-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Saitta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Giordana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00538947" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gueneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2025.100137" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109107" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Clerot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575637.3575643" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650233v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05974-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-008-0063-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480323v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011398802965" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNVZCL3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04500406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60470-7_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253766v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/1564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25226-1_13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel J.-D. Zucker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/399101.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564552v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l%27Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/6228244xq41355u4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_69" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GBRB6DLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gama" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16392-0_3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QJHN4KLF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/ai/book/978-3-642-16391-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berendt Bettina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moulet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>