--- v1 (2026-04-28)
+++ v2 (2026-04-28)
@@ -100,277 +100,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110654v1</w:t>
+                <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036755v1</w:t>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation par Rééchantillonnage pour l'Apprentissage Contrastif de Séries Temporelles : Application à la Télédétection</w:t>
               </w:r>
@@ -808,1718 +808,1718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
+                <w:t xml:space="preserve">Early and Revocable Time Series Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS ' 22: International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156529v1</w:t>
+                <w:t xml:space="preserve">hal-03798026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+                <w:t xml:space="preserve">Repondération Préférentielle pour l'Apprentissage Biqualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2022, Online, France. pp.1292-1300</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.339-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015804v1</w:t>
+                <w:t xml:space="preserve">hal-04210233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repondération Préférentielle pour l'Apprentissage Biqualité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">When to Classify Events in Open Times Series?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.339-346</w:t>
+              <w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210233v1</w:t>
+                <w:t xml:space="preserve">hal-03799258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When to Classify Events in Open Times Series?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">AAMAS ' 22: International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM - Association for Computing Machinery, May 2022, Virtual Event New Zealand, New Zealand. pp.1292-1300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799258v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and Revocable Time Series Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2022, Online, France. pp.1292-1300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798026v1</w:t>
+                <w:t xml:space="preserve">hal-04015804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Weakly Supervised Learning to Biquality Learning: an Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Importance Reweighting for Biquality Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-10, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650249v1</w:t>
+                <w:t xml:space="preserve">hal-03650243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Classification of Time Series: Cost-based multiclass Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le coaching : un nouveau cadre pour la recommandation automatique en vue de modifications durables du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Emile Zafar</w:t>
+                <w:t xml:space="preserve">F Delaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 8th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bordeaux, France. pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650228v1</w:t>
+                <w:t xml:space="preserve">hal-03321188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coaching : un nouveau cadre pour la recommandation automatique en vue de modifications durables du comportement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Weakly Supervised Learning to Biquality Learning: an Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ouorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321188v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Agents and Unsupervised Learning for Counting Objects in Images with Spatial Organization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Classification of Time Series: Cost-based multiclass Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010228706880697⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 8th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Porto, Portugal. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA53316.2021.9564134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650255v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive Representations for Label Noise Require Fine-Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop IAL-2021 (Interactive Adaptive Learning Workshop) in ECML-PKDD-2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance Reweighting for Biquality Learning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Agents and Unsupervised Learning for Counting Objects in Images with Spatial Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Berda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-8, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.688-697, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010228706880697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650243v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning by Learning Projections from Target to Source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving analogies on words based on minimal complexity transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.1848-1854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650261v1</w:t>
+                <w:t xml:space="preserve">hal-02867163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving analogies on words based on minimal complexity transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive K-means with local models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.1848-1854</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867163v1</w:t>
+                <w:t xml:space="preserve">hal-03820017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive K-means with local models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Transfer Learning by Learning Projections from Target to Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gay</w:t>
+                <w:t xml:space="preserve">Raphaël Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Constance, Germany. pp.119 - 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44584-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820017v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Window Strategy for Topic Modeling in Document Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information Theory based Approach to Multisource Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,64 +2687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Learning with Reoccurring Drifts: The Perspective of Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,64 +2834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthRecSys@RecSys 2018 colocated with ACM Recsys’18 (ACM Conference Series on Recommender Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive collaborative topic modeling for online recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,77 +3059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triclustering based outlier-shape score for time series in a fraud detection platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lejeail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AALTD'18, 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,77 +3154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the parallelogram: Considerations on non-Euclidean analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3243,917 +3243,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basarab Matei</w:t>
+                <w:t xml:space="preserve">Un critère d'évaluation pour les K-moyennes prédictives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EGC-2017 Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080050v1</w:t>
+                <w:t xml:space="preserve">hal-01556281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meftah Sara</w:t>
+                <w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Workshop on Health Recommender Systems co-located with ACM RecSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555856v1</w:t>
+                <w:t xml:space="preserve">hal-02482142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning with the minimum description length principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+                <w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basarab Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Joint Conference on Neural Networks (IJCNN-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556278v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter’s analogies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meftah Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAW@ICCBR-2017 Computational Analogy Workshop, at International Conference on Case Based Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.251-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556275v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter's analogies</w:t>
+                <w:t xml:space="preserve">Incremental learning with the minimum description length principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Trondheim, Northern Mariana Islands. pp.53-62</w:t>
+              <w:t xml:space="preserve">2017 International Joint Conference on Neural Networks (IJCNN-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287592v1</w:t>
+                <w:t xml:space="preserve">hal-01556278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering collaboratif : Principes et mise en oeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter's analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA (Gestion de Données - Principes, Technologies et Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trondheim, Northern Mariana Islands. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338863v1</w:t>
+                <w:t xml:space="preserve">hal-02287592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter’s analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Health Recommender Systems co-located with ACM RecSys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
+              <w:t xml:space="preserve">CAW@ICCBR-2017 Computational Analogy Workshop, at International Conference on Case Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482142v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un critère d'évaluation pour les K-moyennes prédictives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Clustering collaboratif : Principes et mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC-2017 Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">BDA (Gestion de Données - Principes, Technologies et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556281v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode supervisée pour initialiser les centres des K-moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Conférence Internationale Francophone sur l' Extraction et Gestion des Connaissances (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4299,51 +4299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum description length principle applied to structure adaptation for classification under concept drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,51 +4416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabli Asma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP'2016 Conférence francophone sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,64 +4485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of predictive clustering quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Neural Information (ICONIP) Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. pp.148-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4998,2969 +4998,2969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification à base de clustering ou décrire et prédire simultanément</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Mesure de qualité de la classification à base des K-moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journée Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178907v1</w:t>
+                <w:t xml:space="preserve">hal-01559721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic representation of time series : a hierarchical coclustering formalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Boullé</w:t>
+                <w:t xml:space="preserve">Classification à base de clustering ou décrire et prédire simultanément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Advanced Analytics and Learning on Temporal Data ", ECML-PKDD-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, porto, Portugal</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559719v1</w:t>
+                <w:t xml:space="preserve">hal-01178907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initialization scheme for supervized K-means</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+                <w:t xml:space="preserve">Symbolic representation of time series : a hierarchical coclustering formalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2015 International Joint Conference on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Advanced Analytics and Learning on Temporal Data ", ECML-PKDD-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558021v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younès Bennani</w:t>
+                <w:t xml:space="preserve">An initialization scheme for supervized K-means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t>
+              <w:t xml:space="preserve">IJCNN 2015 International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585544v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialisation des k-moyennes à l’aide d’une décomposition supervisée des classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Troya-Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC-2015 Congrès de la Société Française de Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.15292961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557218v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early classification of time series as a non myopic sequential decision making problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bondu</w:t>
+                <w:t xml:space="preserve">Initialisation des k-moyennes à l’aide d’une décomposition supervisée des classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFC-2015 Congrès de la Société Française de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535296v1</w:t>
+                <w:t xml:space="preserve">hal-01557218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younès Bennani</w:t>
+                <w:t xml:space="preserve">Early classification of time series as a non myopic sequential decision making problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Asma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23528-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560647v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de qualité de la classification à base des K-moyennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nistor Grozavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Clustering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">IJCNN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559721v1</w:t>
+                <w:t xml:space="preserve">hal-01560647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervised methodology to measure the variables contribution to a clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Supervised pretreatments are useful for supervised clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
+              <w:t xml:space="preserve">European Conference on Data Analysis ( ECDA 2014 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565541v1</w:t>
+                <w:t xml:space="preserve">hal-01565540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Ensemble Method for Unsupervised One Class Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">SFC-2014 (21ème rencontres de la Société Francophone de Classification)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565550v1</w:t>
+                <w:t xml:space="preserve">hal-01560431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A supervised methodology to measure the variables contribution to a clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565549v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering collaboratif incrémental</w:t>
+                <w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565539v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de documents par apprentissage artificial pour une méta-analyse sur les emissions d’un gaz à effet de serre</w:t>
+                <w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès national sur la Reconnaissance de Formes et Intelligence Artificielle (RFIA' 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565548v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised one class identification by selecting and combining ranking functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering collaboratif incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP' 2014 Conférence francophone sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559718v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation protocol of early classifiers over multiple data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabli Asma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ensemble Method for Unsupervised One Class Identification</w:t>
+                <w:t xml:space="preserve">Recherche de documents par apprentissage artificial pour une méta-analyse sur les emissions d’un gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC-2014 (21ème rencontres de la Société Francophone de Classification)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">19. Congrès national sur la Reconnaissance de Formes et Intelligence Artificielle (RFIA' 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560431v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised pretreatments are useful for supervised clustering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised one class identification by selecting and combining ranking functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Data Analysis ( ECDA 2014 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">CAP' 2014 Conférence francophone sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565540v1</w:t>
+                <w:t xml:space="preserve">hal-01559718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipative and dynamic adaptation to concept changes</w:t>
+                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tarroux</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
+              <w:t xml:space="preserve">4S 2013 San Diego : Society for Social Studies of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565546v1</w:t>
+                <w:t xml:space="preserve">hal-01565544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
+                <w:t xml:space="preserve">Online learning : searching for the best forgetting strategy under concept drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013: ISA/ESA Mid Term Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Daegu, South Korea. pp.400-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565535v1</w:t>
+                <w:t xml:space="preserve">hal-01565547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipative and Dynamic Adaptation to Concept Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipative and dynamic adaptation to concept changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp2013 : Conférence sur l'APprentissage automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589495v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line learning method for coping with recurring concepts: the ADACC system</w:t>
+                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tarroux</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013: ISA/ESA Mid Term Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_74⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01565537v1</w:t>
+                <w:t xml:space="preserve">hal-01565535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early classification of individual electricity consumptions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticipative and Dynamic Adaptation to Concept Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
+              <w:t xml:space="preserve">CAp2013 : Conférence sur l'APprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565545v1</w:t>
+                <w:t xml:space="preserve">hal-01589495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online learning : searching for the best forgetting strategy under concept drift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+                <w:t xml:space="preserve">Early classification of individual electricity consumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565547v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
+                <w:t xml:space="preserve">A new on-line learning method for coping with recurring concepts: the ADACC system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S 2013 San Diego : Society for Social Studies of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Daegu, South Korea. pp.595-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565544v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode de combinaison d'outils d'identification non supervisés</w:t>
+                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PROSPECTOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Apprentissage Artificiel et Fouille de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Univerrsité Paris 13 Villetaneuse France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565536v1</w:t>
+                <w:t xml:space="preserve">hal-01560569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode de combinaison d'outils d'identification non supervisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissance (EGC-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier PROSPECTOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560578v1</w:t>
+                <w:t xml:space="preserve">hal-01565536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection non supervisée d'une sous-population par méthode d'ensemble et changement de représentation itératif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissance (EGC-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565524v1</w:t>
+                <w:t xml:space="preserve">hal-01560578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reacting to concept changes using a committee of experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+                <w:t xml:space="preserve">Détection non supervisée d'une sous-population par méthode d'ensemble et changement de représentation itératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565525v1</w:t>
+                <w:t xml:space="preserve">hal-01565524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reacting to concept changes using a committee of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Apprentissage Artificiel et Fouille de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Univerrsité Paris 13 Villetaneuse France</w:t>
+              <w:t xml:space="preserve">12. Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560569v1</w:t>
+                <w:t xml:space="preserve">hal-01565525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using reliable and surprising item sets for the characterization of protein-protein interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8080,51 +8080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant features mining on protein-protein interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8162,51 +8162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying interface elements implied in protein-protein interactions using statistical tests and frequent item sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8411,580 +8411,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase transition-based perspective on multiple instance kernels</w:t>
+                <w:t xml:space="preserve">Combining feature ranking methods for high dimensional data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme AFIA 2007: Conférence francophone sur l'Apprentissage automatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Workshop on Statistical Methods for Post-Genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197534v1</w:t>
+                <w:t xml:space="preserve">inria-00181429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase Transition-based Perspective on Multiple Instance Kernels</w:t>
+                <w:t xml:space="preserve">A phase transition-based perspective on multiple instance kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plate-forme AFIA 2007: Conférence francophone sur l'Apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78469-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00171406v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase TRansition-Based Perspective on Multiple Instance Kernels</w:t>
+                <w:t xml:space="preserve">A Phase Transition-based Perspective on Multiple Instance Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jude Shavlik, Hendrik Blockeel, Prasad Tadepalli, Jun 2007, Corvallis, United States</w:t>
+              <w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Daniel Zucker, Antoine Cornuéjols, Jul 2007, Grenoble, France. pp.173--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00175300v1</w:t>
+                <w:t xml:space="preserve">inria-00171406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining feature ranking methods for high dimensional data analysis</w:t>
+                <w:t xml:space="preserve">A Phase TRansition-Based Perspective on Multiple Instance Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Statistical Methods for Post-Genomic Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">ILP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jude Shavlik, Hendrik Blockeel, Prasad Tadepalli, Jun 2007, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00181429v1</w:t>
+                <w:t xml:space="preserve">inria-00175300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial data and language theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Transitions within Grammatical Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Thollard</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI workshop 2006. Grammatical inference: workshop on open problems and new directions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colin de la Higuera, Nov 2005, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Int. Joint Conf. on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00119756v1</w:t>
+                <w:t xml:space="preserve">hal-02482160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transitions within Grammatical Inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial data and language theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pernot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Franck Thollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Joint Conf. on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">GI workshop 2006. Grammatical inference: workshop on open problems and new directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin de la Higuera, Nov 2005, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482160v1</w:t>
+                <w:t xml:space="preserve">inria-00119756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Feature Ranking</w:t>
               </w:r>
@@ -9022,51 +9022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Marchiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9655,372 +9655,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy as a description minimization principle</w:t>
+                <w:t xml:space="preserve">Induction from one example and statistics : Analogy as a minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Applications of Descriptional Complexity to Inductive, Statistical, and Visual Inference" ML/COLT-95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Rutgers, United States</w:t>
+              <w:t xml:space="preserve">Workshop on "Machine Learning and Statistics", ECML-94 (European Conf. on Mach. Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Catanes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482439v1</w:t>
+                <w:t xml:space="preserve">hal-02482450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy as a minimization principle</w:t>
+                <w:t xml:space="preserve">Analogy as a description minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl Seminar : "Theory and Praxis of Machine Learning"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Dagstuhl, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on "Applications of Descriptional Complexity to Inductive, Statistical, and Visual Inference" ML/COLT-95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Rutgers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482430v1</w:t>
+                <w:t xml:space="preserve">hal-02482439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction from one example and statistics : Analogy as a minimization principle</w:t>
+                <w:t xml:space="preserve">Analogy as a minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Machine Learning and Statistics", ECML-94 (European Conf. on Mach. Learning)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Catanes, Italy</w:t>
+              <w:t xml:space="preserve">Dagstuhl Seminar : "Theory and Praxis of Machine Learning"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482450v1</w:t>
+                <w:t xml:space="preserve">hal-02482430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Limitations and Optimisation of Training Sequences for Incremental Learners</w:t>
+                <w:t xml:space="preserve">Getting Order Independence in Incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLnet workshop on Learning in Autonomous Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning (ECML-93)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1993, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482474v1</w:t>
+                <w:t xml:space="preserve">hal-02482266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting Order Independence in Incremental Learning</w:t>
+                <w:t xml:space="preserve">Memory Limitations and Optimisation of Training Sequences for Incremental Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning (ECML-93)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1993, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">MLnet workshop on Learning in Autonomous Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482266v1</w:t>
+                <w:t xml:space="preserve">hal-02482474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploration into Incremental Learning: the INFLUENCE system</w:t>
               </w:r>
@@ -11088,310 +11088,662 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Classification of Time Series is Meaningful</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biquality Learning: a Framework to Design Algorithms Dealing with Closed-Set Distribution Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Shallow to Deep Interactions Between Knowledge Representation, Reasoning and Machine Learning (Kay R. Amel group)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Denœux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Artificial Intelligence methods for behavior characterization and automatic lameness detection in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Allyndrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , pp.28, 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of information processing capacity of bacterial metabolism through regression problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11413,110 +11765,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys 2023 - Symposium on Synthetic and Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving regression problems using bacterial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11538,110 +11890,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Living Machines @ Work day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural-like computation using bacterial metabolism to solve machine-learning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ahavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11663,446 +12015,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIM BioConvS - Innovation Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, St-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312782v1</w:t>
-              </w:r>
-[...350 lines deleted...]
-                <w:t xml:space="preserve">hal-03253808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12120,90 +12120,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning framework for the prediction and analysis of bacterial antagonism in biofilms using morphological descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12263,90 +12263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between machine learning and reasoning - An introduction by the Kay R. Amel group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Baaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 171, pp.109206. </w:t>
@@ -12462,51 +12462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and Validations of an Artificial Intelligence-Based Recommender System Suggesting Acceptable Food Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12590,351 +12590,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open challenges for Machine Learning based Early Decision-Making research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+                <w:t xml:space="preserve">Julie Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Clerot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Tardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3575637.3575643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 335, pp.111156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983223v1</w:t>
+                <w:t xml:space="preserve">hal-03683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Loisel</w:t>
+                <w:t xml:space="preserve">Open challenges for Machine Learning based Early Decision-Making research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 335, pp.111156. </w:t>
+              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.12-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3575637.3575643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683454v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique de plantes au sein d’images aériennes de champs par apprentissage non supervisé et approche multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Kazemipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12994,77 +12994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Classification of Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13111,103 +13111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold chain break detection and analysis: Can machine learning help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Tardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.391-399. </w:t>
@@ -13249,103 +13249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlisting supervised machine learning in mapping scientific uncertainty expressed in food risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Rona-Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Duroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Methods and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (3), pp.608-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13392,77 +13392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Clustering: Why, When, What and How</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13548,51 +13548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.144-157. </w:t>
@@ -13624,239 +13624,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d’ensemble en apprentissage non supervisé quand on ne connaît rien sur la performance des experts ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nistor Grozavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/HIS-160219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552144v1</w:t>
+                <w:t xml:space="preserve">hal-01461467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode d’ensemble en apprentissage non supervisé quand on ne connaît rien sur la performance des experts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RNTI-A-8, pp. 33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/HIS-160219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01461467v1</w:t>
+                <w:t xml:space="preserve">hal-01552144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data : les données comme matière première ?</w:t>
               </w:r>
@@ -14019,51 +14019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on phase transition and computational pitfalls of learning from sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (2), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14257,64 +14257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14630,90 +14630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive K-means with Local Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Applications in Knowledge Discovery and Data Mining (PAKDD 2020 workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12237, Springer International Publishing, pp.91-103, 2020, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14939,64 +14939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised pre-processings are useful for supervised clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15302,51 +15302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised object ranking using not even weak experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing 2011: Proceedings, 18th International Conference, ICONIP 2011 Shanghai, China, November 13-17, 2011 Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7062, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15405,77 +15405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Concept Changes Using a Committee of Experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing: 18th International Conference, ICONIP 2011 Shanghai, China, November 13-17, 2011 Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7062, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15919,238 +15919,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00119757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an attribute estimation technique for the analysis of microarray data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
+                <w:t xml:space="preserve">Évolution des connaissances chez l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Dieppe Spring school on Modelling and simulation of biological processes in the context of genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publisher Frontier group, 2003, Proc. of the Dieppe Spring school on Modelling and simulation of biological processes in the context of genomics, 2 91 4601 09 3</w:t>
+              <w:t xml:space="preserve">Des connaissances naïves au savoir scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-50, 2003, Des connaissances naïves au savoir scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480310v1</w:t>
+                <w:t xml:space="preserve">hal-02480312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des connaissances chez l'apprenant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Buty</w:t>
+                <w:t xml:space="preserve">Using an attribute estimation technique for the analysis of microarray data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Amar, F. Képès, V. Norris and P. Tracqui. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des connaissances naïves au savoir scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-50, 2003, Des connaissances naïves au savoir scientifique</w:t>
+              <w:t xml:space="preserve">Proc. of the Dieppe Spring school on Modelling and simulation of biological processes in the context of genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publisher Frontier group, 2003, Proc. of the Dieppe Spring school on Modelling and simulation of biological processes in the context of genomics, 2 91 4601 09 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480312v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning : A Survey</w:t>
               </w:r>
@@ -16464,51 +16464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Achenchabe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornuejols" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533353" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Zafar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02867163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Murena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Al-Ghossein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui Ismaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240323.3240363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287592v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabli Asma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Victor Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280555" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Asma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-8_27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565542v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Jaber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_74" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dachraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_50" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78469-2_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marchiori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dutreix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ales-Bianchetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cauzinille-Marm&#232;che" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Pierre Cassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuvelier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40403-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Saitta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Giordana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00538947" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gueneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2025.100137" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109107" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Clerot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575637.3575643" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650233v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05974-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-008-0063-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480323v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011398802965" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNVZCL3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04500406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60470-7_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253766v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/1564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25226-1_13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel J.-D. Zucker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/399101.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564552v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l%27Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/6228244xq41355u4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_69" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GBRB6DLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gama" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16392-0_3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QJHN4KLF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/ai/book/978-3-642-16391-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berendt Bettina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moulet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Achenchabe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornuejols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533353" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Zafar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02867163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Murena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Al-Ghossein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui Ismaili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240323.3240363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabli Asma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Victor Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280555" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Asma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-8_27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Jaber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_50" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dachraoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78469-2_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marchiori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dutreix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ales-Bianchetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cauzinille-Marm&#232;che" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482450v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Pierre Cassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuvelier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40403-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Saitta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Giordana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00538947" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gueneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2025.100137" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109107" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983223v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Clerot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575637.3575643" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650233v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05974-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-008-0063-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480323v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011398802965" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNVZCL3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04500406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60470-7_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253766v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/1564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25226-1_13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel J.-D. Zucker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/399101.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564552v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l%27Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/6228244xq41355u4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_69" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GBRB6DLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gama" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16392-0_3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QJHN4KLF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/ai/book/978-3-642-16391-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berendt Bettina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480312v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480310v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moulet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>