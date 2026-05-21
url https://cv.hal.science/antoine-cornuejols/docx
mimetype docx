--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -808,321 +808,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and Revocable Time Series Classification</w:t>
+                <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bondu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS ' 22: International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM - Association for Computing Machinery, May 2022, Virtual Event New Zealand, New Zealand. pp.1292-1300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798026v1</w:t>
+                <w:t xml:space="preserve">hal-04156529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repondération Préférentielle pour l'Apprentissage Biqualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nodet</w:t>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.339-346</w:t>
+              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2022, Online, France. pp.1292-1300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210233v1</w:t>
+                <w:t xml:space="preserve">hal-04015804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When to Classify Events in Open Times Series?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1133,1393 +1150,1376 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early and Revocable Time Series Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS ' 22: International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156529v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaching Agent: Making Recommendations for Behavior Change. A Case Study on Improving Eating Habits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repondération Préférentielle pour l'Apprentissage Biqualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2022, Online, France. pp.1292-1300</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.339-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015804v1</w:t>
+                <w:t xml:space="preserve">hal-04210233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance Reweighting for Biquality Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le coaching : un nouveau cadre pour la recommandation automatique en vue de modifications durables du comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nodet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bondu</w:t>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Ouorou</w:t>
+                <w:t xml:space="preserve">F Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bordeaux, France. pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650243v1</w:t>
+                <w:t xml:space="preserve">hal-03321188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coaching : un nouveau cadre pour la recommandation automatique en vue de modifications durables du comportement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Weakly Supervised Learning to Biquality Learning: an Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Vandeputte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ouorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321188v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Weakly Supervised Learning to Biquality Learning: an Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Early Classification of Time Series: Cost-based multiclass Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533353⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 8th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Porto, Portugal. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA53316.2021.9564134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650249v1</w:t>
+                <w:t xml:space="preserve">hal-03650228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Classification of Time Series: Cost-based multiclass Algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contrastive Representations for Label Noise Require Fine-Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 8th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop IAL-2021 (Interactive Adaptive Learning Workshop) in ECML-PKDD-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650228v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Representations for Label Noise Require Fine-Tuning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Agents and Unsupervised Learning for Counting Objects in Images with Spatial Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Berda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop IAL-2021 (Interactive Adaptive Learning Workshop) in ECML-PKDD-2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.688-697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010228706880697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431050v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Agents and Unsupervised Learning for Counting Objects in Images with Spatial Organization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance Reweighting for Biquality Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuejols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ouorou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.688-697, </w:t>
+              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010228706880697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9533349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650255v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving analogies on words based on minimal complexity transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer Learning by Learning Projections from Target to Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+                <w:t xml:space="preserve">Raphaël Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Constance, Germany. pp.119 - 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44584-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867163v1</w:t>
+                <w:t xml:space="preserve">hal-03650261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive K-means with local models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving analogies on words based on minimal complexity transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.1848-1854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820017v1</w:t>
+                <w:t xml:space="preserve">hal-02867163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning by Learning Projections from Target to Source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive K-means with local models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Olivier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650261v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Window Strategy for Topic Modeling in Document Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information Theory based Approach to Multisource Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,64 +2687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Learning with Reoccurring Drifts: The Perspective of Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,64 +2834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthRecSys@RecSys 2018 colocated with ACM Recsys’18 (ACM Conference Series on Recommender Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive collaborative topic modeling for online recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Al-Ghossein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,77 +3059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triclustering based outlier-shape score for time series in a fraud detection platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lejeail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ouorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AALTD'18, 3nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,77 +3154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the parallelogram: Considerations on non-Euclidean analogies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3243,917 +3243,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un critère d'évaluation pour les K-moyennes prédictives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basarab Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC-2017 Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556281v1</w:t>
+                <w:t xml:space="preserve">hal-04080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meftah Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaere</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Health Recommender Systems co-located with ACM RecSys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.251-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482142v1</w:t>
+                <w:t xml:space="preserve">hal-01555856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative clustering based on Algorithmic Information Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basarab Matei</w:t>
+                <w:t xml:space="preserve">Incremental learning with the minimum description length principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp ( Conférence sur l'Apprentissage Automatique ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2017 International Joint Conference on Neural Networks (IJCNN-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080050v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Collection and Analysis of Usages from Connected Objects: Some Lessons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meftah Sara</w:t>
+                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter's analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trondheim, Northern Mariana Islands. pp.53-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555856v1</w:t>
+                <w:t xml:space="preserve">hal-02287592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning with the minimum description length principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter’s analogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Joint Conference on Neural Networks (IJCNN-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">CAW@ICCBR-2017 Computational Analogy Workshop, at International Conference on Case Based Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556278v1</w:t>
+                <w:t xml:space="preserve">hal-01556275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter's analogies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+                <w:t xml:space="preserve">Clustering collaboratif : Principes et mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Case-Based Reasoning (ICCBR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Trondheim, Northern Mariana Islands. pp.53-62</w:t>
+              <w:t xml:space="preserve">BDA (Gestion de Données - Principes, Technologies et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287592v1</w:t>
+                <w:t xml:space="preserve">hal-04338863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity based approach for solving Hofstadter’s analogies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+                <w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAW@ICCBR-2017 Computational Analogy Workshop, at International Conference on Case Based Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Health Recommender Systems co-located with ACM RecSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556275v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering collaboratif : Principes et mise en oeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+                <w:t xml:space="preserve">Un critère d'évaluation pour les K-moyennes prédictives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA (Gestion de Données - Principes, Technologies et Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">EGC-2017 Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338863v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode supervisée pour initialiser les centres des K-moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Conférence Internationale Francophone sur l' Extraction et Gestion des Connaissances (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4299,51 +4299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum description length principle applied to structure adaptation for classification under concept drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Murena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,51 +4416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabli Asma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP'2016 Conférence francophone sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,64 +4485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of predictive clustering quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Neural Information (ICONIP) Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. pp.148-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4998,2969 +4998,2969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de qualité de la classification à base des K-moyennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Classification à base de clustering ou décrire et prédire simultanément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Clustering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559721v1</w:t>
+                <w:t xml:space="preserve">hal-01178907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification à base de clustering ou décrire et prédire simultanément</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Symbolic representation of time series : a hierarchical coclustering formalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 6 p</w:t>
+              <w:t xml:space="preserve">Workshop "Advanced Analytics and Learning on Temporal Data ", ECML-PKDD-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178907v1</w:t>
+                <w:t xml:space="preserve">hal-01559719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic representation of time series : a hierarchical coclustering formalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Boullé</w:t>
+                <w:t xml:space="preserve">An initialization scheme for supervized K-means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Advanced Analytics and Learning on Temporal Data ", ECML-PKDD-2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2015 International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559719v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initialization scheme for supervized K-means</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+                <w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Troya-Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2015 International Joint Conference on Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.15292961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01558021v1</w:t>
+                <w:t xml:space="preserve">hal-01585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic rich ICM algorithm for VHR satellite images segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younès Bennani</w:t>
+                <w:t xml:space="preserve">Initialisation des k-moyennes à l’aide d’une décomposition supervisée des classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gancarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFC-2015 Congrès de la Société Française de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MVA.2015.7153129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585544v1</w:t>
+                <w:t xml:space="preserve">hal-01557218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialisation des k-moyennes à l’aide d’une décomposition supervisée des classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Early classification of time series as a non myopic sequential decision making problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Asma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC-2015 Congrès de la Société Française de Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23528-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557218v1</w:t>
+                <w:t xml:space="preserve">hal-01535296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early classification of time series as a non myopic sequential decision making problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bondu</w:t>
+                <w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nistor Grozavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23528-8_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535296v1</w:t>
+                <w:t xml:space="preserve">hal-01560647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Clustering with Heterogeneous Algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younès Bennani</w:t>
+                <w:t xml:space="preserve">Mesure de qualité de la classification à base des K-moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.8</w:t>
+              <w:t xml:space="preserve">Journée Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560647v1</w:t>
+                <w:t xml:space="preserve">hal-01559721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised pretreatments are useful for supervised clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A supervised methodology to measure the variables contribution to a clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Data Analysis ( ECDA 2014 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565540v1</w:t>
+                <w:t xml:space="preserve">hal-01565541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ensemble Method for Unsupervised One Class Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC-2014 (21ème rencontres de la Société Francophone de Classification)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560431v1</w:t>
+                <w:t xml:space="preserve">hal-01565550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervised methodology to measure the variables contribution to a clustering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565541v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle d’énergie pour les champs aléatoires de Markov cachés</w:t>
+                <w:t xml:space="preserve">Clustering collaboratif incrémental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Sublime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres de la Société Francophone de Classification SFC'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565550v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new energy model for the Hidden Markov Random Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation protocol of early classifiers over multiple data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabli Asma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, kuching, Malaysia</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565549v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering collaboratif incrémental</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de documents par apprentissage artificial pour une méta-analyse sur les emissions d’un gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage ( CAP2014 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">19. Congrès national sur la Reconnaissance de Formes et Intelligence Artificielle (RFIA' 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565539v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation protocol of early classifiers over multiple data sets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised one class identification by selecting and combining ranking functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Conference on Neural Information Processing (ICONIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Kuching, Malaysia</w:t>
+              <w:t xml:space="preserve">CAP' 2014 Conférence francophone sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565542v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de documents par apprentissage artificial pour une méta-analyse sur les emissions d’un gaz à effet de serre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervised pretreatments are useful for supervised clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès national sur la Reconnaissance de Formes et Intelligence Artificielle (RFIA' 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Conference on Data Analysis ( ECDA 2014 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565548v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised one class identification by selecting and combining ranking functions</w:t>
+                <w:t xml:space="preserve">An Ensemble Method for Unsupervised One Class Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP' 2014 Conférence francophone sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">SFC-2014 (21ème rencontres de la Société Francophone de Classification)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559718v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
+                <w:t xml:space="preserve">Anticipative and dynamic adaptation to concept changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S 2013 San Diego : Society for Social Studies of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565544v1</w:t>
+                <w:t xml:space="preserve">hal-01565546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online learning : searching for the best forgetting strategy under concept drift</w:t>
+                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tarroux</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013: ISA/ESA Mid Term Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565547v1</w:t>
+                <w:t xml:space="preserve">hal-01565535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipative and dynamic adaptation to concept changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Anticipative and Dynamic Adaptation to Concept Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
+              <w:t xml:space="preserve">CAp2013 : Conférence sur l'APprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565546v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
+                <w:t xml:space="preserve">Early classification of individual electricity consumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013: ISA/ESA Mid Term Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565535v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipative and Dynamic Adaptation to Concept Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new on-line learning method for coping with recurring concepts: the ADACC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp2013 : Conférence sur l'APprentissage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Daegu, South Korea. pp.595-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589495v1</w:t>
+                <w:t xml:space="preserve">hal-01565537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early classification of individual electricity consumptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bondu</w:t>
+                <w:t xml:space="preserve">Online learning : searching for the best forgetting strategy under concept drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECMLPKDD 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Daegu, South Korea. pp.400-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565545v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line learning method for coping with recurring concepts: the ADACC system</w:t>
+                <w:t xml:space="preserve">An ontology of scientific uncertainty : methodological lessons from analyzing expressions of uncertainty in food risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazal Jaber</w:t>
+                <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Rona-Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tarroux</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Neural Information Processing (ICONIP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4S 2013 San Diego : Society for Social Studies of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-42042-9_74⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01565537v1</w:t>
+                <w:t xml:space="preserve">hal-01565544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution.</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode de combinaison d'outils d'identification non supervisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Apprentissage Artificiel et Fouille de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Univerrsité Paris 13 Villetaneuse France</w:t>
+              <w:t xml:space="preserve">Atelier PROSPECTOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560569v1</w:t>
+                <w:t xml:space="preserve">hal-01565536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode de combinaison d'outils d'identification non supervisés</w:t>
+                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier PROSPECTOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissance (EGC-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565536v1</w:t>
+                <w:t xml:space="preserve">hal-01560578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection non supervisée d'une sous-population par méthode d'ensemble et changement de représentation itératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissance (EGC-2012)</w:t>
+              <w:t xml:space="preserve">12. Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560578v1</w:t>
+                <w:t xml:space="preserve">hal-01565524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection non supervisée d'une sous-population par méthode d'ensemble et changement de représentation itératif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Reacting to concept changes using a committee of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazal Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565524v1</w:t>
+                <w:t xml:space="preserve">hal-01565525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reacting to concept changes using a committee of experts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage artificiel : mise en perspective d'un demi-siècle d'évolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances (EGC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Apprentissage Artificiel et Fouille de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Univerrsité Paris 13 Villetaneuse France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565525v1</w:t>
+                <w:t xml:space="preserve">hal-01560569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using reliable and surprising item sets for the characterization of protein-protein interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8080,51 +8080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant features mining on protein-protein interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8162,51 +8162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying interface elements implied in protein-protein interactions using statistical tests and frequent item sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8411,580 +8411,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining feature ranking methods for high dimensional data analysis</w:t>
+                <w:t xml:space="preserve">A phase transition-based perspective on multiple instance kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Statistical Methods for Post-Genomic Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plate-forme AFIA 2007: Conférence francophone sur l'Apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78469-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00181429v1</w:t>
+                <w:t xml:space="preserve">hal-01197534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase transition-based perspective on multiple instance kernels</w:t>
+                <w:t xml:space="preserve">A Phase Transition-based Perspective on Multiple Instance Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme AFIA 2007: Conférence francophone sur l'Apprentissage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Daniel Zucker, Antoine Cornuéjols, Jul 2007, Grenoble, France. pp.173--186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78469-2_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197534v1</w:t>
+                <w:t xml:space="preserve">inria-00171406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase Transition-based Perspective on Multiple Instance Kernels</w:t>
+                <w:t xml:space="preserve">A Phase TRansition-Based Perspective on Multiple Instance Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Daniel Zucker, Antoine Cornuéjols, Jul 2007, Grenoble, France. pp.173--186</w:t>
+              <w:t xml:space="preserve">ILP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jude Shavlik, Hendrik Blockeel, Prasad Tadepalli, Jun 2007, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00171406v1</w:t>
+                <w:t xml:space="preserve">inria-00175300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase TRansition-Based Perspective on Multiple Instance Kernels</w:t>
+                <w:t xml:space="preserve">Combining feature ranking methods for high dimensional data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Gaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jude Shavlik, Hendrik Blockeel, Prasad Tadepalli, Jun 2007, Corvallis, United States</w:t>
+              <w:t xml:space="preserve">5th Workshop on Statistical Methods for Post-Genomic Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00175300v1</w:t>
+                <w:t xml:space="preserve">inria-00181429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transitions within Grammatical Inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial data and language theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pernot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Franck Thollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Joint Conf. on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">GI workshop 2006. Grammatical inference: workshop on open problems and new directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin de la Higuera, Nov 2005, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482160v1</w:t>
+                <w:t xml:space="preserve">inria-00119756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial data and language theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Transitions within Grammatical Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Thollard</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI workshop 2006. Grammatical inference: workshop on open problems and new directions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colin de la Higuera, Nov 2005, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Int. Joint Conf. on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00119756v1</w:t>
+                <w:t xml:space="preserve">hal-02482160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Feature Ranking</w:t>
               </w:r>
@@ -9022,51 +9022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Marchiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9655,372 +9655,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction from one example and statistics : Analogy as a minimization principle</w:t>
+                <w:t xml:space="preserve">Analogy as a description minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Machine Learning and Statistics", ECML-94 (European Conf. on Mach. Learning)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Catanes, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on "Applications of Descriptional Complexity to Inductive, Statistical, and Visual Inference" ML/COLT-95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Rutgers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482450v1</w:t>
+                <w:t xml:space="preserve">hal-02482439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy as a description minimization principle</w:t>
+                <w:t xml:space="preserve">Analogy as a minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Applications of Descriptional Complexity to Inductive, Statistical, and Visual Inference" ML/COLT-95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Rutgers, United States</w:t>
+              <w:t xml:space="preserve">Dagstuhl Seminar : "Theory and Praxis of Machine Learning"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482439v1</w:t>
+                <w:t xml:space="preserve">hal-02482430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy as a minimization principle</w:t>
+                <w:t xml:space="preserve">Induction from one example and statistics : Analogy as a minimization principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl Seminar : "Theory and Praxis of Machine Learning"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Dagstuhl, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on "Machine Learning and Statistics", ECML-94 (European Conf. on Mach. Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Catanes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482430v1</w:t>
+                <w:t xml:space="preserve">hal-02482450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting Order Independence in Incremental Learning</w:t>
+                <w:t xml:space="preserve">Memory Limitations and Optimisation of Training Sequences for Incremental Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning (ECML-93)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1993, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">MLnet workshop on Learning in Autonomous Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482266v1</w:t>
+                <w:t xml:space="preserve">hal-02482474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Limitations and Optimisation of Training Sequences for Incremental Learners</w:t>
+                <w:t xml:space="preserve">Getting Order Independence in Incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLnet workshop on Learning in Autonomous Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning (ECML-93)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1993, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482474v1</w:t>
+                <w:t xml:space="preserve">hal-02482266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploration into Incremental Learning: the INFLUENCE system</w:t>
               </w:r>
@@ -11088,1021 +11088,1021 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00538947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASM Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of Artificial Intelligence methods for behavior characterization and automatic lameness detection in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Allyndrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , pp.28, 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of information processing capacity of bacterial metabolism through regression problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ahavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioSynSys 2023 - Symposium on Synthetic and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solving regression problems using bacterial metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ahavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Living Machines @ Work day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gif-sur-Yvette, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural-like computation using bacterial metabolism to solve machine-learning problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ahavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIM BioConvS - Innovation Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, St-Ouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Classification of Time Series is Meaningful</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biquality Learning: a Framework to Design Algorithms Dealing with Closed-Set Distribution Shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Shallow to Deep Interactions Between Knowledge Representation, Reasoning and Machine Learning (Kay R. Amel group)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denœux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253808v1</w:t>
-              </w:r>
-[...638 lines deleted...]
-                <w:t xml:space="preserve">hal-04312782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12120,90 +12120,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning framework for the prediction and analysis of bacterial antagonism in biofilms using morphological descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuejols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12263,90 +12263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between machine learning and reasoning - An introduction by the Kay R. Amel group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Baaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Denoeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 171, pp.109206. </w:t>
@@ -12462,51 +12462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and Validations of an Artificial Intelligence-Based Recommender System Suggesting Acceptable Food Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12590,351 +12590,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open challenges for Machine Learning based Early Decision-Making research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Loisel</w:t>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Clerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
+              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.12-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3575637.3575643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683454v1</w:t>
+                <w:t xml:space="preserve">hal-03983223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open challenges for Machine Learning based Early Decision-Making research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Achenchabe</w:t>
+                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+                <w:t xml:space="preserve">Margot Tardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Clerot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+                <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (2), pp.12-31. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 335, pp.111156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3575637.3575643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983223v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique de plantes au sein d’images aériennes de champs par apprentissage non supervisé et approche multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Kazemipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12994,77 +12994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Classification of Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Achenchabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Dachraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13111,103 +13111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold chain break detection and analysis: Can machine learning help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Tardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.391-399. </w:t>
@@ -13249,103 +13249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlisting supervised machine learning in mapping scientific uncertainty expressed in food risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Rona-Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Duroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociological Methods and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (3), pp.608-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13392,77 +13392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Clustering: Why, When, What and How</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13548,51 +13548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaël Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.144-157. </w:t>
@@ -13624,239 +13624,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode d’ensemble en apprentissage non supervisé quand on ne connaît rien sur la performance des experts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RNTI-A-8, pp. 33-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461467v1</w:t>
+                <w:t xml:space="preserve">hal-01552144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d’ensemble en apprentissage non supervisé quand on ne connaît rien sur la performance des experts ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Horizontal to Vertical Collaborative Clustering using Generative Topographic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nistor Grozavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/HIS-160219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552144v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data : les données comme matière première ?</w:t>
               </w:r>
@@ -14019,51 +14019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on phase transition and computational pitfalls of learning from sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (2), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14257,64 +14257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14630,90 +14630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive K-means with Local Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Applications in Knowledge Discovery and Data Mining (PAKDD 2020 workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12237, Springer International Publishing, pp.91-103, 2020, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14939,64 +14939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised pre-processings are useful for supervised clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Alaoui Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15302,51 +15302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised object ranking using not even weak experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing 2011: Proceedings, 18th International Conference, ICONIP 2011 Shanghai, China, November 13-17, 2011 Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7062, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15405,77 +15405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Concept Changes Using a Committee of Experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazal Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tarroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing: 18th International Conference, ICONIP 2011 Shanghai, China, November 13-17, 2011 Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7062, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15919,238 +15919,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00119757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des connaissances chez l'apprenant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Buty</w:t>
+                <w:t xml:space="preserve">Using an attribute estimation technique for the analysis of microarray data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Amar, F. Képès, V. Norris and P. Tracqui. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des connaissances naïves au savoir scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.31-50, 2003, Des connaissances naïves au savoir scientifique</w:t>
+              <w:t xml:space="preserve">Proc. of the Dieppe Spring school on Modelling and simulation of biological processes in the context of genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publisher Frontier group, 2003, Proc. of the Dieppe Spring school on Modelling and simulation of biological processes in the context of genomics, 2 91 4601 09 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480312v1</w:t>
+                <w:t xml:space="preserve">hal-02480310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an attribute estimation technique for the analysis of microarray data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
+                <w:t xml:space="preserve">Évolution des connaissances chez l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Dieppe Spring school on Modelling and simulation of biological processes in the context of genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publisher Frontier group, 2003, Proc. of the Dieppe Spring school on Modelling and simulation of biological processes in the context of genomics, 2 91 4601 09 3</w:t>
+              <w:t xml:space="preserve">Des connaissances naïves au savoir scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-50, 2003, Des connaissances naïves au savoir scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480310v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning : A Survey</w:t>
               </w:r>
@@ -16464,51 +16464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Achenchabe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornuejols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533349" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533353" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Zafar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02867163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Murena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Al-Ghossein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui Ismaili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240323.3240363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabli Asma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Victor Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280555" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Asma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-8_27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Jaber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_50" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dachraoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565525v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78469-2_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119756v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marchiori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dutreix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ales-Bianchetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cauzinille-Marm&#232;che" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482450v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Pierre Cassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuvelier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40403-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Saitta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Giordana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00538947" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431068v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gueneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2025.100137" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109107" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983223v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Clerot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575637.3575643" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650233v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05974-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-008-0063-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480323v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011398802965" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNVZCL3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04500406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60470-7_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253766v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/1564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25226-1_13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel J.-D. Zucker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/399101.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564552v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l%27Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/6228244xq41355u4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_69" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GBRB6DLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gama" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16392-0_3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QJHN4KLF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/ai/book/978-3-642-16391-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berendt Bettina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480312v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480310v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moulet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafabregue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ahavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05431029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Achenchabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornuejols" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Zafar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Murena" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Olivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02867163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Murena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Al-Ghossein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820017v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Alaoui Ismaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01913946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sublime" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240323.3240363" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Sara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_27" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556281v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#234;l Cabanes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bennani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabli Asma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2015.7492807" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46675-0_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Victor Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pinson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280555" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01585544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153129" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Asma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-8_27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Jaber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dachraoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_74" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42042-9_50" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Fedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78469-2_14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thollard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marchiori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dutreix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ales-Bianchetti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cauzinille-Marm&#232;che" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Pierre Cassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482489v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuvelier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40403-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191236v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480265v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Saitta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Giordana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.inria.fr/inria-00538947" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287846v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312782v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253808v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gueneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ailsci.2025.100137" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Baaj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109206" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109107" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Clerot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575637.3575643" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650233v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05974-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327993v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.04.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Basarab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461467v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HIS-160219" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-008-0063-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480323v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011398802965" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNVZCL3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04500406v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60470-7_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253766v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/1564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25226-1_13" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309929v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel J.-D. Zucker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/399101.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564552v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/collections/Panorama-de-l%27Intelligence-Artificielle-27.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197564v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/6228244xq41355u4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_69" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GBRB6DLS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gama" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16392-0_3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QJHN4KLF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/ai/book/978-3-642-16391-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480278v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael May" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berendt Bettina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Giannotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480315v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Moulet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480316v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>