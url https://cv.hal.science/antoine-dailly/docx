--- v0 (2026-04-16)
+++ v1 (2026-05-09)
@@ -113,51 +113,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -251,1125 +251,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balancing number and generalized balancing number of some graph classes</w:t>
+                <w:t xml:space="preserve">Reconstructing graphs with subgraph compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Eslava</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denae Ventura</w:t>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/10032⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 390, pp.198-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015201v2</w:t>
+                <w:t xml:space="preserve">hal-05014814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbour sum distinguishing edge-weightings with local constraints</w:t>
+                <w:t xml:space="preserve">The balancing number and generalized balancing number of some graph classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eslava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hansberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elżbieta Sidorowicz</w:t>
+                <w:t xml:space="preserve">Denae Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 336, pp.109-124. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/10032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615738v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neighbour Sum Distinguishing Relaxed Edge Colouring</w:t>
+                <w:t xml:space="preserve">Neighbour sum distinguishing edge-weightings with local constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elżbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2021.126864⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 336, pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064954v1</w:t>
+                <w:t xml:space="preserve">hal-03615738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the balanceability of some graph classes</w:t>
+                <w:t xml:space="preserve">The Neighbour Sum Distinguishing Relaxed Edge Colouring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denae Ventura</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elżbieta Sidorowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 419, pp.126864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2021.126864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497933v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition games</w:t>
+                <w:t xml:space="preserve">On the balanceability of some graph classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Paris</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hansberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denae Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 285, pp.509-525. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 291, pp.51-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723190v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Subtraction Games on Subdivided Stars</w:t>
+                <w:t xml:space="preserve">Partition games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moncel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+                <w:t xml:space="preserve">Gabrielle Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285, pp.509-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849181v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723190v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalization of Arc-Kayles</w:t>
+                <w:t xml:space="preserve">Connected Subtraction Games on Subdivided Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heinrich</w:t>
+                <w:t xml:space="preserve">Julien Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Integers : Electronic Journal of Combinatorial Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.G3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587921v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849181v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening the Murty-Simon conjecture on diameter 2 critical graphs</w:t>
+                <w:t xml:space="preserve">A generalization of Arc-Kayles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adriana Hansberg</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.06.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Game Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00182-018-0639-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959683v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587921v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strengthening the Murty-Simon conjecture on diameter 2 critical graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hansberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.018⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (11), pp.3142-3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418153v3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418153v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Vizing-like theorem for union vertex-distinguishing edge coloring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232, pp.88-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1379,809 +1470,809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and algorithms for Arc-Kayles and non-disconnecting Arc-Kayles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference and Workshops on Algorithms and Computation (WALCOM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Perugia (Italy), Italy. pp.293-307, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-95-7127-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Graphs from Subgraph Compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Ann Arbor, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT63088.2025.11195664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Closed Geodetic Game: algorithms and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmender Gahlawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zin Mar Myint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bozeman, United States. pp.273-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-98740-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Canadian Traveller Problem on Outerplanar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Chernyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Foundations of Computer Science (MFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. pp.1-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did they design this game? Swish: complexity and unplayable positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fun with Algorithms (FUN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Island of La Maddalena, Sardinia, Italy, Italy. pp.10:1-10:19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2024.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and Complexity for Path Covers of Temporal DAGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 49th International Symposium on Mathematical Foundations of Computer Science (MFCS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. pp.38:1-38:17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving Sets in Temporal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ischia (Italia), Italy. pp.287-300, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63021-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and Hardness for Metric Dimension on Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2200,1458 +2291,1383 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Hakanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, fribourg, Switzerland. pp.232-245, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43380-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Algorithms for ISOMETRIC PATH COVER on Chordal Graphs and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmender Gahlawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Algorithms and Computation (ISAAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Seoul, France. pp.12:1--12:17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octal Games on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coupechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Game Theory Colloquium II, CGTC 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesis, an Escape Game in Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing graphs with subgraph compositions</w:t>
+                <w:t xml:space="preserve">Largest planar graphs of diameter 3 and fixed maximum degree - connection with fractional matchings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014814v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largest planar graphs of diameter 3 and fixed maximum degree - connection with fractional matchings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolving Sets in Temporal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189336v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511235v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for path covers of temporal DAGs: when is Dilworth dynamic?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+                <w:t xml:space="preserve">The Canadian Traveller Problem on unit-weighted and arbitrarily weighted outerplanar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Chernyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493029v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and algorithms for Arc-Kayles and Non-Disconnecting Arc-Kayles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Chopsticks: Playing with any number of hands and fingers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Oijid</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495881v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving Sets in Temporal Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Closed Geodetic Game: algorithms and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zin Mar Myint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511235v3</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Chopsticks: Playing with any number of hands and fingers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms and complexity for path covers of temporal DAGs: when is Dilworth dynamic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pereira dos Santos</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611135v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canadian Traveller Problem on unit-weighted and arbitrarily weighted outerplanar graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vsevolod Chernyshev</w:t>
+                <w:t xml:space="preserve">Complexity and algorithms for Arc-Kayles and Non-Disconnecting Arc-Kayles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Oijid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523851v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Closed Geodetic Game: algorithms and strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity and algorithms for Isometric Path Cover on chordal graphs and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmender Gahlawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715333v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and algorithms for Isometric Path Cover on chordal graphs and beyond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+                <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars. Full proof of Theorem 22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3661,114 +3677,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticalité, identification et jeux de suppression de sommets dans les graphes : Des étoiles plein les jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Combinatoire [math.CO]. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSE1163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01933500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3915,51 +3931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996353v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Hakanen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2026.103776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015201v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eslava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hansberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denae Ventura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615738v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Sidorowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.04.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497933v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723190v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Larsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.05.032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849181v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587921v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gledel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-018-0639-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.06.023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418153v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coupechoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313088v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Burke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Oijid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7127-7_20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Lehtil&#228;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT63088.2025.11195664" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zin Mar Myint" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98740-3_20" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Chernyshev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489238v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyayan Chakraborty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.38" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216265v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495881v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511235v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Nowakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira dos Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523851v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715333v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710812v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933500v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1163" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996353v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Hakanen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2026.103776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014814v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Lehtil&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.04.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015201v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eslava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hansberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denae Ventura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615738v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Sidorowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.04.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497933v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723190v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Larsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.05.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849181v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587921v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gledel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-018-0639-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.06.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418153v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coupechoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313088v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Burke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Oijid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7127-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT63088.2025.11195664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zin Mar Myint" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98740-3_20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Chernyshev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489238v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyayan Chakraborty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216265v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511235v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523851v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Nowakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira dos Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715333v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495881v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710812v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933500v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>