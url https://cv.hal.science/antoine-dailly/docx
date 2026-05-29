--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1444,51 +1444,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1582,935 +1582,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Graphs from Subgraph Compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nemesis, an Escape Game in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT63088.2025.11195664⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Fun with Algorithms (FUN 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Porquerolles, France. pp.7:1-7:22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2026.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325988v1</w:t>
+                <w:t xml:space="preserve">hal-05469939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Closed Geodetic Game: algorithms and strategies</w:t>
+                <w:t xml:space="preserve">Reconstructing Graphs from Subgraph Compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zin Mar Myint</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bozeman, United States. pp.273-286, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Ann Arbor, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98740-3_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT63088.2025.11195664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177776v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canadian Traveller Problem on Outerplanar Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+                <w:t xml:space="preserve">The Closed Geodetic Game: algorithms and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bergé</w:t>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vsevolod Chernyshev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zin Mar Myint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Foundations of Computer Science (MFCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.19⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bozeman, United States. pp.273-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98740-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818742v1</w:t>
+                <w:t xml:space="preserve">hal-05177776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did they design this game? Swish: complexity and unplayable positions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms and Complexity for Path Covers of Temporal DAGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gael Marcadet</w:t>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fun with Algorithms (FUN 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2024.10⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 49th International Symposium on Mathematical Foundations of Computer Science (MFCS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. pp.38:1-38:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489238v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Complexity for Path Covers of Temporal DAGs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+                <w:t xml:space="preserve">Resolving Sets in Temporal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 49th International Symposium on Mathematical Foundations of Computer Science (MFCS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.38⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ischia (Italia), Italy. pp.287-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63021-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675995v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving Sets in Temporal Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How did they design this game? Swish: complexity and unplayable positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Marcadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63021-7_22⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Fun with Algorithms (FUN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Island of La Maddalena, Sardinia, Italy, Italy. pp.10:1-10:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2024.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818772v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Hardness for Metric Dimension on Digraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Canadian Traveller Problem on Outerplanar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Chernyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, fribourg, Switzerland. pp.232-245, </w:t>
+              <w:t xml:space="preserve">Mathematical Foundations of Computer Science (MFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. pp.1-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43380-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216265v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Algorithms for ISOMETRIC PATH COVER on Chordal Graphs and Beyond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms and Hardness for Metric Dimension on Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Hakanen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Algorithms and Computation (ISAAC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.12⟩</w:t>
+              <w:t xml:space="preserve">49th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, fribourg, Switzerland. pp.232-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43380-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899912v1</w:t>
+                <w:t xml:space="preserve">hal-04216265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity and Algorithms for ISOMETRIC PATH COVER on Chordal Graphs and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Symposium on Algorithms and Computation (ISAAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Seoul, France. pp.12:1--12:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octal Games on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2569,1105 +2673,1017 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Game Theory Colloquium II, CGTC 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesis, an Escape Game in Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Largest planar graphs of diameter 3 and fixed maximum degree - connection with fractional matchings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Giocanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469939v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largest planar graphs of diameter 3 and fixed maximum degree - connection with fractional matchings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolving Sets in Temporal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189336v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511235v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving Sets in Temporal Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Closed Geodetic Game: algorithms and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zin Mar Myint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511235v3</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canadian Traveller Problem on unit-weighted and arbitrarily weighted outerplanar graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Chopsticks: Playing with any number of hands and fingers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523851v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Chopsticks: Playing with any number of hands and fingers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Canadian Traveller Problem on unit-weighted and arbitrarily weighted outerplanar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Chernyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611135v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Closed Geodetic Game: algorithms and strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms and complexity for path covers of temporal DAGs: when is Dilworth dynamic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zin Mar Myint</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715333v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for path covers of temporal DAGs: when is Dilworth dynamic?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+                <w:t xml:space="preserve">Complexity and algorithms for Arc-Kayles and Non-Disconnecting Arc-Kayles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Oijid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493029v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and algorithms for Arc-Kayles and Non-Disconnecting Arc-Kayles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle Burke</w:t>
+                <w:t xml:space="preserve">Complexity and algorithms for Isometric Path Cover on chordal graphs and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495881v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and algorithms for Isometric Path Cover on chordal graphs and beyond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+                <w:t xml:space="preserve">Octal Games on Graphs: The game 0.33 on subdivided stars and bistars. Full proof of Theorem 22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coupechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3677,114 +3693,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticalité, identification et jeux de suppression de sommets dans les graphes : Des étoiles plein les jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Combinatoire [math.CO]. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSE1163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01933500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3931,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996353v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Hakanen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2026.103776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014814v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Lehtil&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.04.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015201v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eslava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hansberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denae Ventura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615738v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Sidorowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.04.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497933v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723190v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Larsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.05.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849181v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587921v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gledel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-018-0639-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.06.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418153v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coupechoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313088v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Burke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Oijid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7127-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT63088.2025.11195664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zin Mar Myint" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98740-3_20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Chernyshev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489238v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyayan Chakraborty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216265v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511235v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523851v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Nowakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira dos Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715333v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495881v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710812v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933500v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996353v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Hakanen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2026.103776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014814v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Lehtil&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.04.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015201v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eslava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hansberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denae Ventura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615738v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Sidorowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.04.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497933v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723190v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Larsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.05.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849181v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moncel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587921v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gledel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heinrich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-018-0639-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.06.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418153v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coupechoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313088v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Burke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Oijid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-7127-7_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2026.7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT63088.2025.11195664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zin Mar Myint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98740-3_20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyayan Chakraborty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.38" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489238v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Marcadet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Chernyshev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216265v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Darmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Giocanti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hilaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511235v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715333v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Nowakowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pereira dos Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523851v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495881v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710812v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01933500v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>