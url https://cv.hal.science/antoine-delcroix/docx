--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1329,131 +1329,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe : quelles articulations entre contexte local et programmes nationaux ?</w:t>
+                <w:t xml:space="preserve">Les représentations des étudiants de la formation BTS en Guadeloupe à l’épreuve des stages professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (1), </w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1078161ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ripes.3219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078924v1</w:t>
+                <w:t xml:space="preserve">hal-03181880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing learning activities on computational thinking in public transport environments: some preliminary thoughts</w:t>
               </w:r>
@@ -1537,131 +1537,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des étudiants de la formation BTS en Guadeloupe à l’épreuve des stages professionnels</w:t>
+                <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe : quelles articulations entre contexte local et programmes nationaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (2), </w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.3219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1078161ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181880v1</w:t>
+                <w:t xml:space="preserve">hal-03078924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interculturalité et apprentissage à distance en formation d’enseignants</w:t>
               </w:r>
@@ -2800,269 +2800,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial…</w:t>
+                <w:t xml:space="preserve">Topology and functoriality in (C, E,P)-algebras. Application to singular differential problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 359, pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529547v1</w:t>
+                <w:t xml:space="preserve">hal-01529551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
+                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3</w:t>
+              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047061v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and functoriality in (C, E,P)-algebras. Application to singular differential problems</w:t>
+                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.05.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01529551v1</w:t>
+                <w:t xml:space="preserve">hal-02047061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to temperate generalized functions</w:t>
               </w:r>
@@ -4633,204 +4633,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight distribution of the hermitian Reed-Muller code</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur une classe d’algèbres de fonctions généralisées-application aux systèmes différentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dany-Jack Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 8, pp.304-314</w:t>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (1), pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771918v1</w:t>
+                <w:t xml:space="preserve">hal-01529512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une classe d’algèbres de fonctions généralisées-application aux systèmes différentiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weight distribution of the hermitian Reed-Muller code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cherdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Mado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany-Jack Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4 (1), pp.27-35</w:t>
+              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8, pp.304-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529512v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions généralisées et Analyse Non Standard</w:t>
               </w:r>
@@ -6755,217 +6755,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement des sciences économiques et gestion en BTS en Guadeloupe – entre prescrits nationaux et contexte socio-économique régional.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+                <w:t xml:space="preserve">Le Comparateur de Contexte: Un Outil Numérique pour la Création de Scénarios Pédagogiques Collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e colloque international en éducation, intitulé "Enjeux actuels et futurs de la formation et profession enseignante"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">CIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535036v1</w:t>
+                <w:t xml:space="preserve">hal-01619715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Comparateur de Contexte: Un Outil Numérique pour la Création de Scénarios Pédagogiques Collaboratifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Forissier</w:t>
+                <w:t xml:space="preserve">L’enseignement des sciences économiques et gestion en BTS en Guadeloupe – entre prescrits nationaux et contexte socio-économique régional.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4e colloque international en éducation, intitulé "Enjeux actuels et futurs de la formation et profession enseignante"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619715v1</w:t>
+                <w:t xml:space="preserve">hal-01535036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context related evolution of conception of students during professional traineeship in Guadeloupe.</w:t>
               </w:r>
@@ -9704,51 +9704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBE8BF66"/>
+    <w:nsid w:val="CD54D25F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9935,51 +9935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-delcroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7290-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151274126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05300419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Hauterville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scarpalezos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.706" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078161ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1265" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01966856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaud Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernaeve Hans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsamy Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Silvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.511474" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc88-0-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.05.046" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oberguggenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0885" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.04.045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Andouze-Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colombeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.01.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00771918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cherdieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany-Jack Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diener" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;zilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01619715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Strozyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535462v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318449v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004888v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-delcroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7290-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151274126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05300419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Hauterville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scarpalezos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.706" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078161ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1265" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01966856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaud Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernaeve Hans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsamy Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Silvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.511474" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc88-0-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.05.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oberguggenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0885" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.04.045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Andouze-Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colombeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.01.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00771918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cherdieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany-Jack Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diener" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;zilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01619715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Strozyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535462v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318449v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004888v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>