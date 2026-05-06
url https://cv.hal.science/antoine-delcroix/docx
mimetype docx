--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -180,8180 +180,8396 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos&amp;quot;, Le corps dans l'enseignement supérieur/tertiaire en présentiel et à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning mathematical proof in higher education: a question of polysemy? An exploratory study in French West Indies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32043/gsd.v6i4.706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextes éducatifs, contextualité des savoirs, contextualisation didactique : regards pluriels et perspectives transdisciplinaires. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.4091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe : quelles articulations entre contexte local et programmes nationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1078161ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des étudiants de la formation BTS en Guadeloupe à l’épreuve des stages professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.3219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing learning activities on computational thinking in public transport environments: some preliminary thoughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areti Damala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academia Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20935/AL2988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalité et apprentissage à distance en formation d’enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial Contextes et transmissions : les apports de la recherche en éducation. Les exemples de la Polynésie française, de la Nouvelle Calédonie et de l'Océanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.1265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02540888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil d’un corpus des pratiques éducatives enseignantes et parentales en Polynésie française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dix ans déjà ! Numéro spécial Regards croisés, 10, pp.61-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Well-posedness of Some generalized Characteristic Cauchy Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Devoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaud Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernaeve Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/201611207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul de durée et d’horaire : des propositions d’enseignement aux pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsamy Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.45-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la notion de « pedagogical content knowledge », interrogée à partir du « site local d’une question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.33-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche comparée de l’alternance français-créole dans l’enseignement de disciplines linguistiques et non linguistiques aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (94-126)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil pour organiser l’analyse d’un sujet de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, pp.59-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances codiques et éducation dans les département et collectivités d'outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et Cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-posed problems in algebras of generalized functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Devoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Generalized Functions and Applications, 90 (11), pp.1747-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2010.511474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kernel theorems in spaces of generalized functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banach Center Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88, pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/bc88-0-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology and functoriality in (C, E,P)-algebras. Application to singular differential problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 359, pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.77-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Site mathématique d’une ROC : une nouvelle façon d’interroger un exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.103-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to temperate generalized functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publ. Inst.Math. (Beograd) (N.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (98), pp.109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.77-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized solutions of singular differential problems. Relationship with classical solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Devoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 353, pp.386-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2008.11.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microlocal Asymptotic Analysis in Algebras of Generalized Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Oberguggenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (1-2), pp.83-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-2008-0885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequence spaces with exponent weights. Realizations of Colombeau type algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian F. Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Pilipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valmorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissertationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 447, pp.1-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/dm447-0-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regular rapidly decreasing nonlinear generalized functions. Application to microlocal regularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 327, pp.564-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2006.04.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kernel Theorems in Spaces of Tempered Generalized Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Math. Proc. Camb. Philos. Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 142 (3), pp.557-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004107000011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regular nonlinear generalized functions and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin, Classes des Sciences Mathematiques et Naturelles, Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.163-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Integral Operators and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Andouze-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141 (3), pp.521-546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Andouze-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (2-3), pp.93-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Integral Operators and Schwartz Kernel Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 306 (2), pp.481-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2005.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on the embedding of spaces of distributions into spaces of Colombeau generalized functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novi Sad Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (2), pp.27-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized function algebras as sequence space algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian F. Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Pilipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valmorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 132 (7), pp.2031-2038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embeddings of ultradistributions and periodic hyperfunctions in Colombeau type algebras through sequence spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian F. Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Pilipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valmorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 137 (3), pp.697-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004104007923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebras of generalized functions through sequence spaces algebras. Functoriality and associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian F. Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevan Pilipovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valmorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.13-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic algebras and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Scarpalezos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 129, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic scales. Asymptotic algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Scarpalezos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (1-4), pp.181-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weight distribution of the hermitian Reed-Muller code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cherdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Mado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany-Jack Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8, pp.304-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une classe d’algèbres de fonctions généralisées-application aux systèmes différentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (1), pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions généralisées et Analyse Non Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 123, pp.127-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques propriétés asymptotiques des champs de vecteurs à surface lente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 306 (1), pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variables locales pour les équations différentielles lentes-rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 309 (1), pp.277-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience sensible dans les enseignements basés sur les effets de contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Ramsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Hauterville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du corps dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Z. Gabillon, C. Atem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualiser l’éducation en milieux plurilingues et pluriculturels : interdépendance des enjeux en contextes insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.11-15, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b20935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la preuve au supérieur aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Atem et Zehra Gabillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualiser l'éducation en milieux plurilingues et pluriculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-324, 2023, (coll. Langues, sociétés, cultures et apprentissages), ISBN 978-2-87574-500-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b20935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard-to-guess but easy-to-remember: understanding children's password security issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinelopi Troullinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sirkku Kotilainen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in practice: Studying children and youth online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Institut für Medienforschung | Hans-Bredow-Institut (HBI), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21241/ssoar.83031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternances codiques et éducation en Outre-mer français : Guadeloupe, Guyane, Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud; Antoine Delcroix; Marie-Paule Poggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes, effets de contextes et didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-04049-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01102504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Jeannot-Fourcaud, A. Delcroix et M. P. Poggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes, effets de contexte et didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.9-36, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04736426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un cadre d'analyse opérationnel des phénomènes de contextualisation didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Anciaux, Thomas Forissier, Lambert-Félix Prudent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualisations didactiques : approches théoriques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-185, 2013, Cognition et Formation, 978-2-343-00974-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology on (C,E,P)-algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Scarpalezos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Oberguggenberger, Michael Grosser, Michael Kunzinger, Gunther Hormann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Theory of Generalized Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapman &amp; Hall/CRC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Research Notes in Mathematics Series, 9780849306495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for the local study of slow-fast vector fields: the zoom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Benoit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Bifurcations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1493, Springer Verlag, 1992, Lecture notes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning mathematical proof in higher education: a question of polysemy? An exploratory study in French West Indies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leveraging digital tools for research purposes in remote educational settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04155921v1</w:t>
+              <w:t xml:space="preserve">7th International Conference on Education and Distance Learning (ICEDL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextes éducatifs, contextualité des savoirs, contextualisation didactique : regards pluriels et perspectives transdisciplinaires. Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Collaboration for Sustainability Education in the Lesser Antilles: The Formalink Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Obertan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03964116v1</w:t>
+              <w:t xml:space="preserve">CAS23-2023 Conference on The Sustainability and Development Initiatives of the Caribbean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, St Augustine, Trinidad and Tobago</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des étudiants de la formation BTS en Guadeloupe à l’épreuve des stages professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions sur l’enseignement des mathématiques en Outre-mer : synthèse des avancées de la recherche aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03181880v1</w:t>
+              <w:t xml:space="preserve">Colloque Plurimaths 2022 : Contextes et pratiques multilingues dans l'enseignement de disciplines scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité; IREM de Paris, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing learning activities on computational thinking in public transport environments: some preliminary thoughts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academia Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03357115v1</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe : quelles articulations entre contexte local et programmes nationaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03078924v1</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturalité et apprentissage à distance en formation d’enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Croisement de contextes différents dans les études auprès des jeunes enfants : : quels enjeux méthodologiques sur la conception et l'évaluation des instruments de collecte de données?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03078928v1</w:t>
+              <w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe - Pluralité de contextes, pluralité d'évaluations en éducation : quelles interactions et quels enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d'Évaluation en Éducation en Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe, France. pp.498-506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial Contextes et transmissions : les apports de la recherche en éducation. Les exemples de la Polynésie française, de la Nouvelle Calédonie et de l'Océanie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vers une évaluation de l’inclusion scolaire en Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02540888v1</w:t>
+              <w:t xml:space="preserve">33ème Colloque international de l’ADMEE-Europe « Pluralité des contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe-à-Pitre (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil d’un corpus des pratiques éducatives enseignantes et parentales en Polynésie française.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les conceptions des enfants sur la cybersécurité dans un espace ultramarin: une étude sur la notion de mots de passe menée en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01966856v1</w:t>
+              <w:t xml:space="preserve">Prune II 2021: Perspectives de Recherches sur les Usages du Numérique dans l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Well-posedness of Some generalized Characteristic Cauchy Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The relevance of context in questionnaire instrument design: examples from a study involving learners from Guadeloupe and Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vernaeve Hans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529519v1</w:t>
+              <w:t xml:space="preserve">Caribbean Academy of Sciences 22nd General Meeting and Biennial Conference 2020/2021 (CAS-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Georgetown, Guyana</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcul de durée et d’horaire : des propositions d’enseignement aux pratiques enseignantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Silvy</w:t>
+                <w:t xml:space="preserve">Développement de compétences interculturelles dans des apprentissages en collaboration à distance : retour sur une expérience menée entre la Guadeloupe et le Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530867v1</w:t>
+              <w:t xml:space="preserve">88e Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la notion de « pedagogical content knowledge », interrogée à partir du « site local d’une question »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’apprentissage de la preuve dans l’enseignement supérieur aux Antilles : un état des lieux en début de cursus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530862v1</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche en Education (JRE) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Faa'a, Polynésie française. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-008-0085-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparée de l’alternance français-créole dans l’enseignement de disciplines linguistiques et non linguistiques aux Antilles françaises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Developing contextualized educational tools and resources for the study of biodiversity in middle and high schools of the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delcroix Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530865v1</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour organiser l’analyse d’un sujet de mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FOMALINK: A collaborative pedagogical project in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530861v1</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternances codiques et éducation dans les département et collectivités d'outre-mer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe : quelles articulations entre contexte local et programmes nationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Alby</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues et Cités</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-00978144v1</w:t>
+              <w:t xml:space="preserve">Colloque « Les pratiques enseignantes à l’égard des contextes : Apprentissage, professionnalisation, adaptation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posed problems in algebras of generalized functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing contextualized educational tools and resources for the study of biodiversity in middle and high schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529548v1</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel theorems in spaces of generalized functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">StoryPass – Password Rules Hidden in a Storytelling Game Activity: Steps towards Its Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banach Center Publications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529541v1</w:t>
+              <w:t xml:space="preserve">8th International Toy Research Association World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site mathématique d’une ROC : une nouvelle façon d’interroger un exercice ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Territoires et école : une approche didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530860v1</w:t>
+              <w:t xml:space="preserve">Mon élève différent - ce héros extraordinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région académique de Guadeloupe, Oct 2018, Le Moule, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and functoriality in (C, E,P)-algebras. Application to singular differential problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le contexte et ses effets pédagogiques et didactiques : éléments théoriques et exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529551v1</w:t>
+              <w:t xml:space="preserve">Les Journées de la Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Polynésie française, May 2018, Punaauia, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le Comparateur de Contexte: Un Outil Numérique pour la Création de Scénarios Pédagogiques Collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01529547v1</w:t>
+              <w:t xml:space="preserve">CIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
+                <w:t xml:space="preserve">L’enseignement des sciences économiques et gestion en BTS en Guadeloupe – entre prescrits nationaux et contexte socio-économique régional.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02047061v1</w:t>
+              <w:t xml:space="preserve">4e colloque international en éducation, intitulé "Enjeux actuels et futurs de la formation et profession enseignante"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to temperate generalized functions</w:t>
+                <w:t xml:space="preserve">Context related evolution of conception of students during professional traineeship in Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publ. Inst.Math. (Beograd) (N.S.)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00201458v1</w:t>
+              <w:t xml:space="preserve">20th GENERAL ASSEMBLY AND BIENNAL MEETING “ Biodiversity, Energy, Risks and Health from scientific knowledge to the emergence of innovative development strategies in the Caribbean” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Caribbean Academy of Sciences, Nov 2016, Deshaies, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les termes d’adresse par le prénom dans une classe de CM2 : une loi du genre dans les gestes professionnels professeur-e des écoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Strozyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02047026v1</w:t>
+              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représenta-tions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme de la formation des enseignants</w:t>
+                <w:t xml:space="preserve">National diploma vs local employability : a french paradox at work in Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01535449v1</w:t>
+              <w:t xml:space="preserve">19th General Meeting and Biennial Conference “Harnessing Science and Technology to create knowledge-base Economies and preserve Caribbean Ecosystems” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Caribbean Academy of Sciences, Nov 2014, Tobago, Trinidad and Tobago</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized solutions of singular differential problems. Relationship with classical solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Représentations, stéréotypes et évolutions des gestes professionnels dans les espaces-temps de l’école élémentaire en Guadeloupe : une loi du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Strozyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-André Marti</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529550v1</w:t>
+              <w:t xml:space="preserve">8ème biennale de l’Association pour la Recherche sur l’Intervention en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microlocal Asymptotic Analysis in Algebras of Generalized Functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Oberguggenberger</w:t>
+                <w:t xml:space="preserve">Apprentissage et SMS : quelle utilisation des téléphones portables en contexte didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delcroix Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00140656v1</w:t>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.52-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence spaces with exponent weights. Realizations of Colombeau type algebras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les gestes professionnels à l’école en Guadeloupe, une loi du genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Strozyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissertationes Mathematicae</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00758044v1</w:t>
+              <w:t xml:space="preserve">12ème colloque international de l’Association française d’éducation comparée (AFDECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDECE, Oct 2014, Schoelcher, Martinique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular rapidly decreasing nonlinear generalized functions. Application to microlocal regularity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paradigmatic wellposedness in some generalized characteristic Cauchy problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allaud Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Devoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernaeve Hans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00020280v1</w:t>
+              <w:t xml:space="preserve">8th Congress of the International Society for Analysis, its Applications, and Computation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Theorems in Spaces of Tempered Generalized Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contextualisations didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Math. Proc. Camb. Philos. Soc.</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00019916v1</w:t>
+              <w:t xml:space="preserve">Colloque international Contextualisations didactiques : états des lieux, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRREF, Nov 2011, Le Gosier, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral operators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regular nonlinear generalized functions. Application to Schwartz Kernel type theorem and to microlocal regularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530753v1</w:t>
+              <w:t xml:space="preserve">Generalized functions 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Novi Sad university, Sep 2004, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular nonlinear generalized functions and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Andouze-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin, Classes des Sciences Mathematiques et Naturelles, Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530760v1</w:t>
+              <w:t xml:space="preserve">Generalized functions 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Integral Operators and Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Opérateurs intégraux généralisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530755v1</w:t>
+              <w:t xml:space="preserve">Colloque en l'honneur de Robert Lutz.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Integral Operators and Schwartz Kernel Theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Asymptotic scales - asymptotic algebras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01530748v1</w:t>
+              <w:t xml:space="preserve">generalized functions 1996,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on the embedding of spaces of distributions into spaces of Colombeau generalized functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quelques remarques sur l'analyse non standard et les théories non linéaires de fonctions généralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novi Sad Journal of Mathematics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01530751v1</w:t>
+              <w:t xml:space="preserve">Colloque trajectorien à la mémoire de G. Reeb et J.L. Callot, Strasbourg/Obernai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Strasbourg, Obernai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized function algebras as sequence space algebras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Topology on asymptotic algebras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00758571v1</w:t>
+              <w:t xml:space="preserve">Rencontres européennes d'Analyse Non Standard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRM, Jul 1995, Luminy - Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddings of ultradistributions and periodic hyperfunctions in Colombeau type algebras through sequence spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse non standard et fonctions généralisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00758568v1</w:t>
+              <w:t xml:space="preserve">Rencontres européennes d'Analyse Non Standard,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRM, Jul 1994, Luminy - Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebras of generalized functions through sequence spaces algebras. Functoriality and associations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of critical points of slow fast vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00761083v1</w:t>
+              <w:t xml:space="preserve">Anwendungen des infinitesimalmathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Albeverio, D. Laugwitz, W.A.J. Luxembourg, Aug 1990, Oberwolfach, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic algebras and applications</w:t>
-[...1465 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic properties of slow invariant sheets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...2338 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSS'88 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8363,462 +8579,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, https://journals.openedition.org/ced/4106, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.4106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes éducatifs, contextualité des savoirs, contextualisation didactique : regards pluriels et perspectives transdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 145p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ced.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964128v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04513171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Scientifique Projet TiNum : Une étude des pratiques sur la sécurité des mots de passe par l’ approche ludique du storytelling chez les enfants du cycle 3 en contexte guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] N/A. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8828,381 +8917,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes et didactiques : Dix ans déjà ! Numéro spécial Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages, éducation, socialisation et contextualisation didactique : approches plurielles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2015, Logiques Sociales, Bruno Péquignot, 978-2-243-07837-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes, effets de contexte et didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2014, Logiques Sociales, Bruno Péquignot, 978-2-343-04049-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear algebraic analysis and applications. Proceedings of the international Conference on Generalized Functions 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian F. Hasler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scientific Publishers Ltd, 2005, 1-904868-31-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9212,431 +9301,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site mathématiques d'une ROC : une nouvelle façon d'interroger un exercice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some properties of (C,E,P)-algebras : Overgneration and 0-order estimates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral kernel operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Integral Operators and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9704,51 +9793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD54D25F"/>
+    <w:nsid w:val="C49C2788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9935,51 +10024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-delcroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7290-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151274126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05300419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Hauterville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scarpalezos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.706" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078161ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1265" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01966856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaud Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernaeve Hans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsamy Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Silvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.511474" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc88-0-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.05.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oberguggenberger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0885" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020280v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.04.045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Andouze-Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colombeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.01.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00771918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cherdieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany-Jack Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diener" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;zilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01619715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Strozyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535443v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535462v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318449v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004888v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-delcroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7290-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151274126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.706" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078161ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01966856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaud Emmanuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernaeve Hans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsamy Alix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Silvy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.511474" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc88-0-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.05.046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oberguggenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0885" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.04.045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Andouze-Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colombeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scarpalezos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00771918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cherdieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany-Jack Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05300419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Hauterville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;zilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01619715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Strozyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535443v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318449v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004897v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>