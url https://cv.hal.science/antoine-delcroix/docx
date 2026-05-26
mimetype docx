--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1331,243 +1331,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la notion de « pedagogical content knowledge », interrogée à partir du « site local d’une question »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Silvy</w:t>
+                <w:t xml:space="preserve">Approche comparée de l’alternance français-créole dans l’enseignement de disciplines linguistiques et non linguistiques aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (1), pp.33-58</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (94-126)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530862v1</w:t>
+                <w:t xml:space="preserve">hal-01530865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparée de l’alternance français-créole dans l’enseignement de disciplines linguistiques et non linguistiques aux Antilles françaises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
+                <w:t xml:space="preserve">Enquête sur la notion de « pedagogical content knowledge », interrogée à partir du « site local d’une question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Picot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (94-126)</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.33-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530865v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil pour organiser l’analyse d’un sujet de mathématiques</w:t>
               </w:r>
@@ -1635,51 +1635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternances codiques et éducation dans les département et collectivités d'outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1906,766 +1906,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and functoriality in (C, E,P)-algebras. Application to singular differential problems</w:t>
+                <w:t xml:space="preserve">Site mathématique d’une ROC : une nouvelle façon d’interroger un exercice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.103-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529551v1</w:t>
+                <w:t xml:space="preserve">hal-01530860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial…</w:t>
+                <w:t xml:space="preserve">Topology and functoriality in (C, E,P)-algebras. Application to singular differential problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 359, pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529547v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
+                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3</w:t>
+              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047061v1</w:t>
+                <w:t xml:space="preserve">hal-01529547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site mathématique d’une ROC : une nouvelle façon d’interroger un exercice ?</w:t>
+                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Silvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14, pp.103-122</w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530860v1</w:t>
+                <w:t xml:space="preserve">hal-02047061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to temperate generalized functions</w:t>
+                <w:t xml:space="preserve">Microlocal Asymptotic Analysis in Algebras of Generalized Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Oberguggenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publ. Inst.Math. (Beograd) (N.S.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (1-2), pp.83-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-2008-0885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201458v1</w:t>
+                <w:t xml:space="preserve">hal-00140656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">A new approach to temperate generalized functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2</w:t>
+              <w:t xml:space="preserve">Publ. Inst.Math. (Beograd) (N.S.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (98), pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047026v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme de la formation des enseignants</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.77-81</w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535449v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized solutions of singular differential problems. Relationship with classical solutions</w:t>
+                <w:t xml:space="preserve">La réforme de la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-André Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.77-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529550v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microlocal Asymptotic Analysis in Algebras of Generalized Functions</w:t>
+                <w:t xml:space="preserve">Generalized solutions of singular differential problems. Relationship with classical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Devoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Marti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Oberguggenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (1-2), pp.83-107. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 353, pp.386-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ASY-2008-0885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2008.11.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140656v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence spaces with exponent weights. Realizations of Colombeau type algebras</w:t>
               </w:r>
@@ -2918,286 +2918,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular nonlinear generalized functions and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Andouze-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin, Classes des Sciences Mathematiques et Naturelles, Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, pp.163-174</w:t>
+              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (2-3), pp.93-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530760v1</w:t>
+                <w:t xml:space="preserve">hal-01530753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Integral Operators and Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regular nonlinear generalized functions and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 141 (3), pp.521-546</w:t>
+              <w:t xml:space="preserve">Bulletin, Classes des Sciences Mathematiques et Naturelles, Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530755v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Integral Operators and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Andouze-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (2-3), pp.93-99</w:t>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141 (3), pp.521-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530753v1</w:t>
+                <w:t xml:space="preserve">hal-01530755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Integral Operators and Schwartz Kernel Theorem</w:t>
               </w:r>
@@ -3324,51 +3324,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized function algebras as sequence space algebras</w:t>
+                <w:t xml:space="preserve">Embeddings of ultradistributions and periodic hyperfunctions in Colombeau type algebras through sequence spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian F. Hasler</w:t>
@@ -3386,97 +3386,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stevan Pilipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 137 (3), pp.697-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004104007923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758571v1</w:t>
+                <w:t xml:space="preserve">hal-00758568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddings of ultradistributions and periodic hyperfunctions in Colombeau type algebras through sequence spaces</w:t>
+                <w:t xml:space="preserve">Generalized function algebras as sequence space algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian F. Hasler</w:t>
@@ -3494,82 +3503,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stevan Pilipovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valmorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 132 (7), pp.2031-2038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305004104007923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00758568v1</w:t>
+                <w:t xml:space="preserve">hal-00758571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebras of generalized functions through sequence spaces algebras. Functoriality and associations</w:t>
               </w:r>
@@ -4067,178 +4067,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques propriétés asymptotiques des champs de vecteurs à surface lente.</w:t>
+                <w:t xml:space="preserve">Variables locales pour les équations différentielles lentes-rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 306 (1), pp.25-30</w:t>
+              <w:t xml:space="preserve">, 1989, 309 (1), pp.277-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529508v1</w:t>
+                <w:t xml:space="preserve">hal-01529511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variables locales pour les équations différentielles lentes-rapides</w:t>
+                <w:t xml:space="preserve">Quelques propriétés asymptotiques des champs de vecteurs à surface lente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 309 (1), pp.277-282</w:t>
+              <w:t xml:space="preserve">, 1989, 306 (1), pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529511v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4675,51 +4675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternances codiques et éducation en Outre-mer français : Guadeloupe, Guyane, Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,64 +4886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un cadre d'analyse opérationnel des phénomènes de contextualisation didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Anciaux, Thomas Forissier, Lambert-Félix Prudent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextualisations didactiques : approches théoriques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5202,51 +5202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging digital tools for research purposes in remote educational settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5297,51 +5297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration for Sustainability Education in the Lesser Antilles: The Formalink Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,558 +5399,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l’enseignement des mathématiques en Outre-mer : synthèse des avancées de la recherche aux Antilles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plurimaths 2022 : Contextes et pratiques multilingues dans l'enseignement de disciplines scolaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité; IREM de Paris, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882353v1</w:t>
+                <w:t xml:space="preserve">hal-04155859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+                <w:t xml:space="preserve">Vers une évaluation de l’inclusion scolaire en Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">33ème Colloque international de l’ADMEE-Europe « Pluralité des contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513171v1</w:t>
+                <w:t xml:space="preserve">hal-04693705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
+                <w:t xml:space="preserve">Croisement de contextes différents dans les études auprès des jeunes enfants : : quels enjeux méthodologiques sur la conception et l'évaluation des instruments de collecte de données?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe - Pluralité de contextes, pluralité d'évaluations en éducation : quelles interactions et quels enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d'Évaluation en Éducation en Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe, France. pp.498-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155859v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement de contextes différents dans les études auprès des jeunes enfants : : quels enjeux méthodologiques sur la conception et l'évaluation des instruments de collecte de données?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Forissier</w:t>
+                <w:t xml:space="preserve">Réflexions sur l’enseignement des mathématiques en Outre-mer : synthèse des avancées de la recherche aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque de l'ADMEE-Europe - Pluralité de contextes, pluralité d'évaluations en éducation : quelles interactions et quels enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d'Évaluation en Éducation en Europe, Apr 2022, Pointe-à-Pitre, Guadeloupe, France. pp.498-506</w:t>
+              <w:t xml:space="preserve">Colloque Plurimaths 2022 : Contextes et pratiques multilingues dans l'enseignement de disciplines scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité; IREM de Paris, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856075v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation de l’inclusion scolaire en Guadeloupe.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre la démonstration en mathématique : perceptions et vécu dans l’enseignement supérieur aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque international de l’ADMEE-Europe « Pluralité des contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l'Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693705v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conceptions des enfants sur la cybersécurité dans un espace ultramarin: une étude sur la notion de mots de passe menée en Guadeloupe</w:t>
               </w:r>
@@ -6031,51 +6031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevance of context in questionnaire instrument design: examples from a study involving learners from Guadeloupe and Quebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6364,51 +6364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing contextualized educational tools and resources for the study of biodiversity in middle and high schools of the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delcroix Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,51 +6472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOMALINK: A collaborative pedagogical project in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6662,51 +6662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing contextualized educational tools and resources for the study of biodiversity in middle and high schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,51 +6990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comparateur de Contexte: Un Outil Numérique pour la Création de Scénarios Pédagogiques Collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7351,394 +7351,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National diploma vs local employability : a french paradox at work in Guadeloupe.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+                <w:t xml:space="preserve">Apprentissage et SMS : quelle utilisation des téléphones portables en contexte didactique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delcroix Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting and Biennial Conference “Harnessing Science and Technology to create knowledge-base Economies and preserve Caribbean Ecosystems” </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Caribbean Academy of Sciences, Nov 2014, Tobago, Trinidad and Tobago</w:t>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535045v1</w:t>
+                <w:t xml:space="preserve">hal-01089630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations, stéréotypes et évolutions des gestes professionnels dans les espaces-temps de l’école élémentaire en Guadeloupe : une loi du genre</w:t>
+                <w:t xml:space="preserve">Les gestes professionnels à l’école en Guadeloupe, une loi du genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Strozyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème biennale de l’Association pour la Recherche sur l’Intervention en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">12ème colloque international de l’Association française d’éducation comparée (AFDECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDECE, Oct 2014, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535443v1</w:t>
+                <w:t xml:space="preserve">hal-01535441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et SMS : quelle utilisation des téléphones portables en contexte didactique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delcroix Antoine</w:t>
+                <w:t xml:space="preserve">National diploma vs local employability : a french paradox at work in Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.52-57</w:t>
+              <w:t xml:space="preserve">19th General Meeting and Biennial Conference “Harnessing Science and Technology to create knowledge-base Economies and preserve Caribbean Ecosystems” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Caribbean Academy of Sciences, Nov 2014, Tobago, Trinidad and Tobago</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089630v1</w:t>
+                <w:t xml:space="preserve">hal-01535045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gestes professionnels à l’école en Guadeloupe, une loi du genre ?</w:t>
+                <w:t xml:space="preserve">Représentations, stéréotypes et évolutions des gestes professionnels dans les espaces-temps de l’école élémentaire en Guadeloupe : une loi du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Strozyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Poggi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque international de l’Association française d’éducation comparée (AFDECE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDECE, Oct 2014, Schoelcher, Martinique</w:t>
+              <w:t xml:space="preserve">8ème biennale de l’Association pour la Recherche sur l’Intervention en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535441v1</w:t>
+                <w:t xml:space="preserve">hal-01535443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigmatic wellposedness in some generalized characteristic Cauchy problems</w:t>
               </w:r>
@@ -7908,191 +7908,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular nonlinear generalized functions. Application to Schwartz Kernel type theorem and to microlocal regularity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Andouze-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized functions 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Novi Sad university, Sep 2004, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">, Sep 2004, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535462v1</w:t>
+                <w:t xml:space="preserve">hal-01535463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regular nonlinear generalized functions. Application to Schwartz Kernel type theorem and to microlocal regularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized functions 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2004, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">, Novi Sad university, Sep 2004, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535463v1</w:t>
+                <w:t xml:space="preserve">hal-01535462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs intégraux généralisés.</w:t>
               </w:r>
@@ -8619,51 +8619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, https://journals.openedition.org/ced/4106, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9032,51 +9032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2015, Logiques Sociales, Bruno Péquignot, 978-2-243-07837-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9094,51 +9094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes, effets de contexte et didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,415 +9309,415 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site mathématiques d'une ROC : une nouvelle façon d'interroger un exercice ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some properties of (C,E,P)-algebras : Overgneration and 0-order estimates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319519v1</w:t>
+                <w:t xml:space="preserve">hal-00326671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site mathématiques d'une ROC : une nouvelle façon d'interroger un exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318449v2</w:t>
+                <w:t xml:space="preserve">hal-00319519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some properties of (C,E,P)-algebras : Overgneration and 0-order estimates.</w:t>
+                <w:t xml:space="preserve">Fonction constante et dérivée nulle : un résultat si trivial...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326671v1</w:t>
+                <w:t xml:space="preserve">hal-00318449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral kernel operators</w:t>
+                <w:t xml:space="preserve">Generalized Integral Operators and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004897v1</w:t>
+                <w:t xml:space="preserve">hal-00004888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Integral Operators and Applications</w:t>
+                <w:t xml:space="preserve">Composition and exponential of compactly supported generalized integral kernel operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004888v1</w:t>
+                <w:t xml:space="preserve">hal-00004897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9793,51 +9793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C49C2788"/>
+    <w:nsid w:val="F59D514C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10024,51 +10024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-delcroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7290-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151274126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.706" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078161ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01966856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaud Emmanuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernaeve Hans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsamy Alix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Silvy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.511474" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc88-0-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.05.046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oberguggenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0885" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.04.045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Andouze-Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colombeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scarpalezos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00771918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cherdieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany-Jack Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diener" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05300419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Hauterville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;zilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01619715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Strozyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535443v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318449v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004897v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-delcroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7290-1153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151274126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Ramassamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.706" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078161ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2988" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01966856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaud Emmanuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernaeve Hans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201611207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsamy Alix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Silvy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.511474" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/bc88-0-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.05.046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oberguggenberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0885" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2008.11.077" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2006.04.045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004107000011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Andouze-Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colombeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2005.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scarpalezos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00771918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cherdieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany-Jack Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diener" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05300419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Hauterville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20935" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04284971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1347128" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Troullinou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21241/ssoar.83031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01530871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lefort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Obertan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04155859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856075v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Parent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Lacaze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04513171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-008-0085-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;zilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02151140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01619715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01539512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Strozyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964128v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3813" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01965281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318449v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004888v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>