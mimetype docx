--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -701,212 +701,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire jeunesses pour rendre justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Rosenblieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Destemberg; Yann Potin; Émilie Rosenblieh. Publications de la Sorbonne, Histoire ancienne et médiévale, 134 (Série du Lamop, 3), pp.5-10, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire jeunesses, rendre justice. À Claude Gauvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rosenblieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publication de la Sorbonne, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26196⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03315369v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02460602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1631,187 +1631,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Joseph Morsel (avec la collaboration de Christine Ducourtieux), L’Histoire (du Moyen Âge) est un sport de combat… Réflexions sur les finalités de l’Histoire du Moyen Âge destinées à une société dans laquelle même les étudiants d’histoire s’interrogent. LAMOP – Paris 1, 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morts violentes et lieux de mémoire. Les réparations faites à l'université de Paris à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5169/seals-99639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348424v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04279933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Cécile Fabris, Étudier et vivre à Paris au Moyen Âge. Le collège de Laon (XIVe-XVe siècles), Paris, École des chartes (« Mémoires et documents de l’École des chartes », 81), 2005, 504 p.</w:t>
               </w:r>
@@ -3090,355 +3090,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unicum nostrum remedium. Der Pariser Modell der cessationes sermonibus und lectionibus oder: die Erfindung des &amp;quot;Streiks&amp;quot; an der Universität (13. bis 15. Jahrhundert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Kintzinger, Sita Steckel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akademische Wissenskulturen. Praktiken des Lehrens und Forschens vom Mittelalter bis zur Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schwabe, pp.243-275, 2015, 9783796534775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'honneur, un horizon pratique. Des catégories médiévales dans l'analyse des phénomènes sociaux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire jeunesses, rendre justice. À Claude Gauvard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.231-242, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26337⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03315368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Martin Kintzinger, Sita Steckel. </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de l’homo academicus. Les signes de distinction sociale chez les universitaires médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet; E. Igor Mineo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akademische Wissenskulturen. Praktiken des Lehrens und Forschens vom Mittelalter bis zur Moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Schwabe, pp.243-275, 2015, 9783796534775</w:t>
+              <w:t xml:space="preserve">Marquer la prééminence sociale. Actes de la conférence organisée à Palerme en 2011 par SAS en collaboration avec l’École française de Rome et l’université de Palerme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne; Ecole Française de Rome, pp.45-55, 2014, Le pouvoir symbolique en Occident (1300-1640), 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de l'homo academicus. Signes de la distinction sociale chez les universitaires médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir symbolique en Occident (1300-1640), vol. 6: Marquer la prééminence sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication de la Sorbonne / EFR, pp.45-55, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.3328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.3328⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03315585v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02991986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser comme un homme ? Expressions et répressions de la masculinité dans les milieux universitaires médiévaux</w:t>
               </w:r>
@@ -3582,199 +3582,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner dans les universités médiévales (XIIIe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">La représentation des maîtres dans l'iconographie de l'Occident médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Aube, Thierry Kouamé, Éric Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-227, 2013, 978-2-85944-751-9</w:t>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-219, 2013, 978-2-85944-751-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174150v1</w:t>
+                <w:t xml:space="preserve">hal-03174147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation des maîtres dans l'iconographie de l'Occident médiéval</w:t>
+                <w:t xml:space="preserve">Enseigner dans les universités médiévales (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Aube, Thierry Kouamé, Éric Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-219, 2013, 978-2-85944-751-9</w:t>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-227, 2013, 978-2-85944-751-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174147v1</w:t>
+                <w:t xml:space="preserve">hal-03174150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle parisien des cessationes a sermonibus et lectionibus ou l’invention de la “grève” à l’Université (XIIIe-XVe siècle)</w:t>
               </w:r>
@@ -5366,64 +5366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rosenblieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire jeunesses, rendre justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6428,51 +6428,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="168A738A"/>
+    <w:nsid w:val="B9B89DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6659,51 +6659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-destemberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3411-5119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150303742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357568003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-de-la-france-medievale/9782746755925" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labou&#233;rie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/187-ecrit-pouvoirs-et-societe-en-occident-aux-xiie-xive-siecles-angleterre-france-italie-peninsule-iberique-9782340034426.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746745254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.deste.2015.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rosenblieh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26196" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rosenblieh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03885503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1645-2259_22-1_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1950" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-99639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00348424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.081.0099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04246978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.151214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-higher-learning-9781350232204/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100428320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/discours-academiques-l-eloquence-solennelle-a-l-universite-entre-scolastique-et-humanisme-l-ordre-du-discours-academique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09696-2.p.0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Les-Espaces-frontaliers-de-l-Antiquite-au-XVIe-siecle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/187-ecrit-pouvoirs-et-societe-en-occident-aux-xiie-xive-siecles-angleterre-france-italie-peninsule-iberique-9782340034426.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4804" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/histoires-delections/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hicsa.univ-paris1.fr/page.php?r=133&amp;amp;id=839" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.3328" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100928980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600013673" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00543039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10506" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00348426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.57504" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04826947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u94x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Vivien Fossier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Certin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04602372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martinez-Gros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04478452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C&#226;ndido da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joaquim Barreiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04316906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-destemberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3411-5119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150303742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357568003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-de-la-france-medievale/9782746755925" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labou&#233;rie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/187-ecrit-pouvoirs-et-societe-en-occident-aux-xiie-xive-siecles-angleterre-france-italie-peninsule-iberique-9782340034426.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746745254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.deste.2015.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rosenblieh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rosenblieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03885503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1645-2259_22-1_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1950" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-99639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00348424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.081.0099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04246978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.151214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-higher-learning-9781350232204/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100428320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/discours-academiques-l-eloquence-solennelle-a-l-universite-entre-scolastique-et-humanisme-l-ordre-du-discours-academique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09696-2.p.0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Les-Espaces-frontaliers-de-l-Antiquite-au-XVIe-siecle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/187-ecrit-pouvoirs-et-societe-en-occident-aux-xiie-xive-siecles-angleterre-france-italie-peninsule-iberique-9782340034426.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4804" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/histoires-delections/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hicsa.univ-paris1.fr/page.php?r=133&amp;amp;id=839" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26337" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.3328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100928980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600013673" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00543039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10506" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00348426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.57504" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04826947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u94x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Vivien Fossier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Certin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04602372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martinez-Gros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04478452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C&#226;ndido da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joaquim Barreiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04316906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>