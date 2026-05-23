--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1553,187 +1553,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Joseph Morsel (avec la collaboration de Christine Ducourtieux), L’Histoire (du Moyen Âge) est un sport de combat… Réflexions sur les finalités de l’Histoire du Moyen Âge destinées à une société dans laquelle même les étudiants d’histoire s’interrogent. LAMOP – Paris 1, 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morts violentes et lieux de mémoire. Les réparations faites à l'université de Paris à la fin du Moyen Âge (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (2), pp.37-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5169/seals-99639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311206v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04279933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morts violentes et lieux de mémoire. Les réparations faites à l'université de Paris à la fin du Moyen Âge</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.37-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5169/seals-99639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348424v1</w:t>
@@ -1873,256 +1873,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mort exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses 2006. Travaux de l'Ecole doctorale d'histoire de l'Université Paris I Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (2006) (ISSN 1298-6216), pp.133-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort. Mythes, rites et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses 2006. Travaux de l'Ecole doctorale d'histoire de l'Université Paris I Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (2006) (ISSN 1298-6216), pp.83-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mort exemplaire. Les universitaires face à leur mort dans les exempla homilétiques (XIIIe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses 2006. Travaux de l'Ecole doctorale d'Histoire de l'Université Paris 1 Panthéon-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.133-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hyp.061.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310680v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00151534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3582,199 +3582,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation des maîtres dans l'iconographie de l'Occident médiéval</w:t>
+                <w:t xml:space="preserve">Enseigner dans les universités médiévales (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Aube, Thierry Kouamé, Éric Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-219, 2013, 978-2-85944-751-9</w:t>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-227, 2013, 978-2-85944-751-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174147v1</w:t>
+                <w:t xml:space="preserve">hal-03174150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner dans les universités médiévales (XIIIe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">La représentation des maîtres dans l'iconographie de l'Occident médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Aube, Thierry Kouamé, Éric Vallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-227, 2013, 978-2-85944-751-9</w:t>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-219, 2013, 978-2-85944-751-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174150v1</w:t>
+                <w:t xml:space="preserve">hal-03174147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle parisien des cessationes a sermonibus et lectionibus ou l’invention de la “grève” à l’Université (XIIIe-XVe siècle)</w:t>
               </w:r>
@@ -4187,286 +4187,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universités et collèges (Moyen Âge)</w:t>
+                <w:t xml:space="preserve">Bizutage (Antiquité-Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 699-701</w:t>
+              <w:t xml:space="preserve">, 2022, p. 106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556293v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03556281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités et collèges (Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 106-109</w:t>
+              <w:t xml:space="preserve">, 2022, p. 699-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoles (Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 247-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5843,321 +5843,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La stratégie de domination impériale inca à l’Horizon Tardif (XIVe-XVIe siècle) : législation du travail et circulation contrôlée des insignes de prestige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joaquim Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « domination patrimoniale » et l’oikonomia du roi à l’époque carolingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Cândido da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bayard</w:t>
+                <w:t xml:space="preserve">hal-04478224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une 'dominatio' spécifiquement impériale ? Quelques réflexions à partir de l’Empire byzantin et du royaume Hauteville de Sicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Peters-Custot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La stratégie de domination impériale inca à l’Horizon Tardif (XIVe-XVIe siècle) : législation du travail et circulation contrôlée des insignes de prestige</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de l'État : un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6428,51 +6428,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9B89DDC"/>
+    <w:nsid w:val="36D0636D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6659,51 +6659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-destemberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3411-5119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150303742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357568003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-de-la-france-medievale/9782746755925" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labou&#233;rie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/187-ecrit-pouvoirs-et-societe-en-occident-aux-xiie-xive-siecles-angleterre-france-italie-peninsule-iberique-9782340034426.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746745254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.deste.2015.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rosenblieh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rosenblieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03885503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1645-2259_22-1_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1950" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-99639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00348424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.081.0099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04246978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.151214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-higher-learning-9781350232204/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100428320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/discours-academiques-l-eloquence-solennelle-a-l-universite-entre-scolastique-et-humanisme-l-ordre-du-discours-academique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09696-2.p.0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Les-Espaces-frontaliers-de-l-Antiquite-au-XVIe-siecle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/187-ecrit-pouvoirs-et-societe-en-occident-aux-xiie-xive-siecles-angleterre-france-italie-peninsule-iberique-9782340034426.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4804" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/histoires-delections/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hicsa.univ-paris1.fr/page.php?r=133&amp;amp;id=839" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26337" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.3328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100928980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600013673" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00543039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10506" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00348426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.57504" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04826947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u94x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Vivien Fossier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Certin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04602372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martinez-Gros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04478452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C&#226;ndido da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joaquim Barreiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04316906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-destemberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3411-5119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150303742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357568003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-de-la-france-medievale/9782746755925" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bousquet-Labou&#233;rie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/187-ecrit-pouvoirs-et-societe-en-occident-aux-xiie-xive-siecles-angleterre-france-italie-peninsule-iberique-9782340034426.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746745254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.deste.2015.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rosenblieh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rosenblieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03885503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1645-2259_22-1_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.3.90459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.1950" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-99639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00348424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04279982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.081.0099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04246978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.151214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05458649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-higher-learning-9781350232204/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03288711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100428320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/export/html/discours-academiques-l-eloquence-solennelle-a-l-universite-entre-scolastique-et-humanisme-l-ordre-du-discours-academique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09696-2.p.0037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Les-Espaces-frontaliers-de-l-Antiquite-au-XVIe-siecle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22480" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/187-ecrit-pouvoirs-et-societe-en-occident-aux-xiie-xive-siecles-angleterre-france-italie-peninsule-iberique-9782340034426.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4804" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02872390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/histoires-delections/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hicsa.univ-paris1.fr/page.php?r=133&amp;amp;id=839" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26337" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.3328" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100928980" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600013673" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00543039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10506" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00439150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.11610" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00348426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.57504" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04282450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03174155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04826947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u94x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03175176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Victor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Vivien Fossier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Certin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159272v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04602372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martinez-Gros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04478452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joaquim Barreiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C&#226;ndido da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04316906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>