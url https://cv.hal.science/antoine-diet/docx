--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -763,278 +763,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
+              <w:t xml:space="preserve">Radioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114520v1</w:t>
+                <w:t xml:space="preserve">hal-02936695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936695v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced HF RFID Detection Area of Mobile Small Tag via Distributed Diameter Coil Resonator</w:t>
               </w:r>
@@ -1654,265 +1654,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of HF RFID Tag Detection With a Distributed Diameter Reader Coil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of depth and soil moisture on buried ultra-wideband antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2544540⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (10), pp.792 - 794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2015.3521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485134v1</w:t>
+                <w:t xml:space="preserve">hal-01691555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of depth and soil moisture on buried ultra-wideband antenna</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of HF RFID Tag Detection With a Distributed Diameter Reader Coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maati Lahrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (10), pp.792 - 794. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1943 - 1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2015.3521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2544540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691555v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envelope Factorization with Partial Elimination and Recombination, EF-PER, a New Linear RF Architecture</w:t>
               </w:r>
@@ -2649,425 +2649,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures and influence of a BAW filter on Digital Radio-Communications Signals</w:t>
+                <w:t xml:space="preserve">An &amp;quot;F-gain&amp;quot; antenna for UWB-RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical and Electronics Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC11012804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641206v1</w:t>
+                <w:t xml:space="preserve">hal-00641203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An &amp;quot;F-gain&amp;quot; antenna for UWB-RFID</w:t>
+                <w:t xml:space="preserve">Design and Measurements of a Quasi-isotropic UWB Planar Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20, pp.111-123. </w:t>
+              <w:t xml:space="preserve">Recent patents on Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.176 -183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERC11012804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874476111104030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641203v1</w:t>
+                <w:t xml:space="preserve">hal-00641208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Measurements of a Quasi-isotropic UWB Planar Antenna</w:t>
+                <w:t xml:space="preserve">Simulation of a Multi-band Class E PA with a PWM Envelope-coded Signal, for a Multi-radio Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent patents on Electrical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.290 - 295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641208v1</w:t>
+                <w:t xml:space="preserve">hal-00641204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Multi-band Class E PA with a PWM Envelope-coded Signal, for a Multi-radio Transmitter</w:t>
+                <w:t xml:space="preserve">Measures and influence of a BAW filter on Digital Radio-Communications Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (3), pp.290 - 295</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical and Electronics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641204v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Multi-radio Transmitter with Polar or Cartesian Architectures associated with High Efficiency Switched-Mode Power Amplifiers.</w:t>
               </w:r>
@@ -3079,51 +3079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the EER/Polar transmitter architecture on IQ impairments for an OFDM signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EER architecture specifications for OFDM transmitter using a class E amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,51 +3954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4748,76 +4748,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t>
+                <w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+                <w:t xml:space="preserve">Satvros Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4827,384 +4827,371 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633015v1</w:t>
+                <w:t xml:space="preserve">hal-01692423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+                <w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691652v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF link for Implanted Medical Devices (IMDs) and Sub-GHz Inductive Power Transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Satvros Koulouridis</w:t>
+                <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Gbafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8304521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692423v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,197 +5209,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eucap.2017.7928620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive and Radiating Energy Harvesting for an Implanted Biotelemetry Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-GHz Inductive Power Transmission from Helical Coils for Implanted Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koulouridis Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Workshop on Antenna Technology (iWAT 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2017, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iwat.2017.7915348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633016v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent input and output impedances in HF RFID system including resonator</w:t>
               </w:r>
@@ -5580,51 +5580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyassa Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
@@ -5662,51 +5662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6064,51 +6064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Inductive Energy Harvesting in a Biotelemetry Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,51 +6220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6300,325 +6300,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691591v1</w:t>
+                <w:t xml:space="preserve">hal-01691605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691605v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of efficient wireless charging for deep implanted medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koulouridis Stavros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakogianni Sofia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6698,1048 +6698,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
+                <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691587v1</w:t>
+                <w:t xml:space="preserve">hal-01691609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
+                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691602v1</w:t>
+                <w:t xml:space="preserve">hal-01691597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
+                <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691609v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
+                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691597v1</w:t>
+                <w:t xml:space="preserve">hal-01691587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of soil on UWB Buried Antenna and communication link in IR-UWB WUSN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2015 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1375-1378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7346028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193603v1</w:t>
+                <w:t xml:space="preserve">hal-01258408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil on UWB Buried Antenna and communication link in IR-UWB WUSN applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2015 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1375-1378, </w:t>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.375-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7346028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258408v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures of merit of a small antenna in cluttered IR-UWB wireless sensor networks applications</w:t>
+                <w:t xml:space="preserve">Small “F-gain” printed slot antenna for IR-UWB wireless sensor networks applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadache Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Fiorina</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958966⟩</w:t>
+              <w:t xml:space="preserve">EUMW 2014 (EUMC/EURAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1675 - 1678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104662v1</w:t>
+                <w:t xml:space="preserve">hal-01104666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small “F-gain” printed slot antenna for IR-UWB wireless sensor networks applications</w:t>
+                <w:t xml:space="preserve">Figures of merit of a small antenna in cluttered IR-UWB wireless sensor networks applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadache Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMW 2014 (EUMC/EURAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1675 - 1678, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.141 - 146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104666v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving LF Reader Antenna volume of detection for RFID token tag thanks to Identical Coaxial Loops (ICLs) and in/out-of phase multiple-loops structures</w:t>
               </w:r>
@@ -7836,364 +7836,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criterion Optimization Based on Switched PA Output Network; Impact on Linearity, Power and Efficiency</w:t>
+                <w:t xml:space="preserve">Optimisation multi critères de réseau de sortie pour amplificateur en classe commutée ; impact sur la linéarité, la puissance et le rendement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajib Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAMICON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Orlando, United States. pp.#160</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834285v1</w:t>
+                <w:t xml:space="preserve">hal-00834287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi critères de réseau de sortie pour amplificateur en classe commutée ; impact sur la linéarité, la puissance et le rendement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">Impact des analyses électromagnétiques de l'antenne sur les performances d'une architecture d'émission impulsionnelle MB-OOK à 60 GHz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834287v1</w:t>
+                <w:t xml:space="preserve">hal-00834292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des analyses électromagnétiques de l'antenne sur les performances d'une architecture d'émission impulsionnelle MB-OOK à 60 GHz.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">Multi-Criterion Optimization Based on Switched PA Output Network; Impact on Linearity, Power and Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">WAMICON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Orlando, United States. pp.#160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834292v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting range and coupling coefficient tradeoff with a multiple loops reader antenna for small size RFID LF tags</w:t>
               </w:r>
@@ -8313,51 +8313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological locks for 60 GHz high data rate Impulse Radio Multi-band OOK front end, with channel effect consideration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8692,267 +8692,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip band pass filter bank for 60 GHz UWB impulse radio multi band architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">Nouvelle formulation de facteur de mérite pour la conception d'amplificateur intégré en classe commutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IMWS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658298v1</w:t>
+                <w:t xml:space="preserve">hal-00658312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle formulation de facteur de mérite pour la conception d'amplificateur intégré en classe commutée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une inductance active à fort coefficient de qualité et forte linéarité en technologie CMOS 65nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658312v1</w:t>
+                <w:t xml:space="preserve">hal-00658327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une inductance active à fort coefficient de qualité et forte linéarité en technologie CMOS 65nm</w:t>
+                <w:t xml:space="preserve">Performances of a High Q 65-nm CMOS Active Inductor for Mobile Applications Transceivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathelin</w:t>
@@ -8966,1246 +8983,1229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Triaire</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">PRIME 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658327v1</w:t>
+                <w:t xml:space="preserve">hal-00658294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a High Q 65-nm CMOS Active Inductor for Mobile Applications Transceivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+                <w:t xml:space="preserve">On the links between Peak to Average Power Ratio for conventional RF Power Amplifier and Peak to Average Duration Ratio for Switching mode Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Trento, Italy</w:t>
+              <w:t xml:space="preserve">URSI GASS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.Baudoin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658294v1</w:t>
+                <w:t xml:space="preserve">hal-00658276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the links between Peak to Average Power Ratio for conventional RF Power Amplifier and Peak to Average Duration Ratio for Switching mode Power Amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">A Highly Linear and Tunable Feed Forward Current Source Active Inductor in 65nm CMOS Technology for Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.Baudoin</w:t>
+              <w:t xml:space="preserve">IEEE Wireless and Microwaves Conference, WAMICON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658276v1</w:t>
+                <w:t xml:space="preserve">hal-00641982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New figures of merit qualifying devices and amplifiers, operating in switched mode.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+                <w:t xml:space="preserve">Numérisation des architectures d'émission RF en communications numériques : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAMICON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">Conférence plénière invitée aux 17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658258v1</w:t>
+                <w:t xml:space="preserve">hal-00641211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation des architectures d'émission RF en communications numériques : enjeux et défis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">New figures of merit qualifying devices and amplifiers, operating in switched mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière invitée aux 17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">WAMICON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641211v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Linear and Tunable Feed Forward Current Source Active Inductor in 65nm CMOS Technology for Mobile Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+                <w:t xml:space="preserve">Architecture multi-bandes et antenne planaire intégrée pour des communications UWB impulsionnelle très haut débits en bande millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless and Microwaves Conference, WAMICON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641982v1</w:t>
+                <w:t xml:space="preserve">hal-00658303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture multi-bandes et antenne planaire intégrée pour des communications UWB impulsionnelle très haut débits en bande millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">A Low Insertion Losses Reconfigurable Bandpass Filter Based on Highly Linear 65nm CMOS Active Inductors for Cellular Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE NEWCAS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658303v1</w:t>
+                <w:t xml:space="preserve">hal-00658286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low Insertion Losses Reconfigurable Bandpass Filter Based on Highly Linear 65nm CMOS Active Inductors for Cellular Applications</w:t>
+                <w:t xml:space="preserve">Dimmensionnement des besoins en filtrage dans les architectures d'émission multi-radio &amp;quot;tout numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCAS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658286v1</w:t>
+                <w:t xml:space="preserve">hal-00658320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimmensionnement des besoins en filtrage dans les architectures d'émission multi-radio &amp;quot;tout numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+                <w:t xml:space="preserve">Optimal printed antenna for 60 GHz short range impulse communications systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">GSMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658320v1</w:t>
+                <w:t xml:space="preserve">hal-00658269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal printed antenna for 60 GHz short range impulse communications systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">A highly efficient reconfigurable 130nm CMOS-SOI RF power amplifier for multi-radio emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSMM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2011 IEEE 12th Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Clearwater Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658269v1</w:t>
+                <w:t xml:space="preserve">hal-01723055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient reconfigurable 130nm CMOS-SOI RF power amplifier for multi-radio emitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">Microstrip band pass filter bank for 60 GHz UWB impulse radio multi band architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2011 IEEE 12th Annual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Clearwater Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE IMWS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723055v1</w:t>
+                <w:t xml:space="preserve">hal-00658298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and Filtering Requirements for Fully Digital Multi-radio Transmitters</w:t>
               </w:r>
@@ -10418,243 +10418,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitter architectures classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High efficiency amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Andia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641214v1</w:t>
+                <w:t xml:space="preserve">hal-00641215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmitter architectures classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641215v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class E dual band PA performances with PAPR repartition in the context of nomadic multi-radio architecture</w:t>
               </w:r>
@@ -10761,51 +10761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a polar ΔΣ transmitter associated to a high efficiency switched mode amplifier for mobile Wimax.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10869,51 +10869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Envelope coding on a Class E Amplifier Efficiency in Polar Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11003,51 +11003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Criterion to Jointly Design the Antenna and Optimize the Communication Capacity in IR-UWB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Panaitopol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11111,51 +11111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'influence du codage d'enveloppe sur les performances de l'amplificateur classe E d'une architecture polaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11232,51 +11232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Design of an UWB Antenna on the Maximum Achievable Rate of the Communication in Presence of Multi User Interferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Panaitopol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11353,51 +11353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11629,51 +11629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11692,489 +11692,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic environment of RFID systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne imprimée pour l'UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Microwave Week / European Conference on Wireless Technology (EuMW/ECWT 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">15es Journées Nationales Microondes (JNM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France. 4 p. sur cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280526v1</w:t>
+                <w:t xml:space="preserve">hal-00280707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement sur les performances de systèmes RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque International Optique Hertzienne et Diélectriques, OHD2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Valence, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne imprimée pour l'UWB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence des ondes électromagnétiques sur les performances RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15es Journées Nationales Microondes (JNM 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France. 4 p. sur cd-rom</w:t>
+              <w:t xml:space="preserve">19e Colloque Internationale Optique Hertzienne &amp; Diélectriques (OHD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Valence, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280707v1</w:t>
+                <w:t xml:space="preserve">hal-00280531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des ondes électromagnétiques sur les performances RFID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic environment of RFID systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud-Cormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Colloque Internationale Optique Hertzienne &amp; Diélectriques (OHD 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Valence, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">37th European Microwave Week / European Conference on Wireless Technology (EuMW/ECWT 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280531v1</w:t>
+                <w:t xml:space="preserve">hal-00280526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A UWB micro-strip antenna design and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12238,51 +12238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo estimation of time mismatch effect in an OFDM EER architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12394,51 +12394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium - IMS 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Philadelphia, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12914,51 +12914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Police" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3570909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3383609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mghar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM22031103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Bouklachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2963401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadache Zemmour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2570298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2015.0993" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00854740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22131116113069990006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baudoin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC11012804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874476111104030176" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2008.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2004.832618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=chadi gannouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoW45936.2019.9030652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055686" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Perez-Nicoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055610" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1449" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakogianni Sofia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258408v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7346028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958966" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104666v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986777" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajib Bahi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834292v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Epifano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160124" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Valenta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339450" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658327v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658294v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658258v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658303v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553313v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifano Fabio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelin Philippe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Panaitopol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352319v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278883v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445969v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marsalek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Police" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3570909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3383609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mghar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM22031103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Bouklachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2963401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadache Zemmour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2570298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3521" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2015.0993" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00854740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22131116113069990006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC11012804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874476111104030176" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2008.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2004.832618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=chadi gannouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoW45936.2019.9030652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055686" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Perez-Nicoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055610" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1449" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakogianni Sofia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258408v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7346028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986777" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958966" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajib Bahi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834292v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Epifano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160124" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Valenta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339450" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658312v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658294v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658320v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723055v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553313v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifano Fabio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelin Philippe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Panaitopol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352319v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445969v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marsalek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>