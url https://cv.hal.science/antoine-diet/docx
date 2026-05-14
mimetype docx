--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -4043,269 +4043,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote power supply for a medical patch by NFC technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjda Bouklachi</w:t>
+                <w:t xml:space="preserve">Influence of the Titanium Case used in Implantable Medical Devices on the Wireless Power Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPT.2018.8639416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161047v1</w:t>
+                <w:t xml:space="preserve">hal-02377485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Titanium Case used in Implantable Medical Devices on the Wireless Power Link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Pérez</w:t>
+                <w:t xml:space="preserve">Remote power supply for a medical patch by NFC technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjda Bouklachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPT.2018.8639416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377485v1</w:t>
+                <w:t xml:space="preserve">hal-02161047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting of a NFC Flexible Patch for Medical Applications</w:t>
               </w:r>
@@ -8692,504 +8692,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle formulation de facteur de mérite pour la conception d'amplificateur intégré en classe commutée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">A Highly Linear and Tunable Feed Forward Current Source Active Inductor in 65nm CMOS Technology for Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE Wireless and Microwaves Conference, WAMICON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658312v1</w:t>
+                <w:t xml:space="preserve">hal-00641982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une inductance active à fort coefficient de qualité et forte linéarité en technologie CMOS 65nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérisation des architectures d'émission RF en communications numériques : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Triaire</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
+              <w:t xml:space="preserve">Conférence plénière invitée aux 17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658327v1</w:t>
+                <w:t xml:space="preserve">hal-00641211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a High Q 65-nm CMOS Active Inductor for Mobile Applications Transceivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+                <w:t xml:space="preserve">New figures of merit qualifying devices and amplifiers, operating in switched mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Trento, Italy</w:t>
+              <w:t xml:space="preserve">WAMICON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658294v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the links between Peak to Average Power Ratio for conventional RF Power Amplifier and Peak to Average Duration Ratio for Switching mode Power Amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle formulation de facteur de mérite pour la conception d'amplificateur intégré en classe commutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.Baudoin</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658276v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Linear and Tunable Feed Forward Current Source Active Inductor in 65nm CMOS Technology for Mobile Applications</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une inductance active à fort coefficient de qualité et forte linéarité en technologie CMOS 65nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathelin</w:t>
@@ -9203,560 +9216,547 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Epifano</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Triaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless and Microwaves Conference, WAMICON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641982v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation des architectures d'émission RF en communications numériques : enjeux et défis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Performances of a High Q 65-nm CMOS Active Inductor for Mobile Applications Transceivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Louët</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière invitée aux 17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">PRIME 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641211v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New figures of merit qualifying devices and amplifiers, operating in switched mode.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">On the links between Peak to Average Power Ratio for conventional RF Power Amplifier and Peak to Average Duration Ratio for Switching mode Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAMICON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">URSI GASS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.Baudoin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658258v1</w:t>
+                <w:t xml:space="preserve">hal-00658276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture multi-bandes et antenne planaire intégrée pour des communications UWB impulsionnelle très haut débits en bande millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">A Low Insertion Losses Reconfigurable Bandpass Filter Based on Highly Linear 65nm CMOS Active Inductors for Cellular Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE NEWCAS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658303v1</w:t>
+                <w:t xml:space="preserve">hal-00658286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low Insertion Losses Reconfigurable Bandpass Filter Based on Highly Linear 65nm CMOS Active Inductors for Cellular Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+                <w:t xml:space="preserve">Architecture multi-bandes et antenne planaire intégrée pour des communications UWB impulsionnelle très haut débits en bande millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCAS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658286v1</w:t>
+                <w:t xml:space="preserve">hal-00658303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimmensionnement des besoins en filtrage dans les architectures d'émission multi-radio &amp;quot;tout numérique</w:t>
               </w:r>
@@ -10185,476 +10185,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and Filtering Requirements for Fully Digital Multi-radio Transmitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High efficiency amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Andia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st symposium on Personal Indoor and Mobile Radio Communications, IEEE PIMRC 2010, Track n°1, Istanbul, Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.Track n°1</w:t>
+              <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553313v1</w:t>
+                <w:t xml:space="preserve">hal-00641215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for multi-band class E RF PA design.</w:t>
+                <w:t xml:space="preserve">Transmitter architectures classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwaves Workshops Series on “RF front ends for Software Defined and Cognitive Radio Solutions” IMWS 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. p. n°7</w:t>
+              <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553308v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture and Filtering Requirements for Fully Digital Multi-radio Transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epifano Fabio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Andia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathelin Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE 21st symposium on Personal Indoor and Mobile Radio Communications, IEEE PIMRC 2010, Track n°1, Istanbul, Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.Track n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641215v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitter architectures classification</w:t>
+                <w:t xml:space="preserve">A Methodology for multi-band class E RF PA design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Microwaves Workshops Series on “RF front ends for Software Defined and Cognitive Radio Solutions” IMWS 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. p. n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641214v1</w:t>
+                <w:t xml:space="preserve">hal-00553308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class E dual band PA performances with PAPR repartition in the context of nomadic multi-radio architecture</w:t>
               </w:r>
@@ -12914,51 +12914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Police" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3570909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3383609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mghar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM22031103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Bouklachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2963401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadache Zemmour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2570298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3521" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2015.0993" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00854740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22131116113069990006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC11012804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874476111104030176" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2008.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2004.832618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=chadi gannouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoW45936.2019.9030652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055686" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Perez-Nicoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055610" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1449" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakogianni Sofia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258408v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7346028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986777" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958966" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajib Bahi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834292v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Epifano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160124" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Valenta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339450" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658312v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658294v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658320v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723055v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553313v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifano Fabio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelin Philippe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Panaitopol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352319v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445969v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marsalek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292905v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Police" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3570909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2024.3383609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mghar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM22031103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Bouklachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2963401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadache Zemmour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2570298" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3521" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2015.0993" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00854740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22131116113069990006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC11012804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874476111104030176" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2008.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2004.832618" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=chadi gannouni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kadem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoW45936.2019.9030652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPT.2018.8639416" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055686" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Perez-Nicoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPTC45513.2019.9055610" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1449" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satvros Koulouridis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Trung Luu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Koulouridis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap.2017.7928620" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koulouridis Stavros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwat.2017.7915348" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apusncursinrsm.2017.8072886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakogianni Sofia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258408v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7346028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986777" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958966" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajib Bahi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834292v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Epifano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160124" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778184v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Valenta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339450" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641211v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658258v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658294v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658286v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658303v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658320v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723055v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641214v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifano Fabio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelin Philippe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553308v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Panaitopol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447424v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473789v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Henriksson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joisel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352319v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280761v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722931v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445969v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marsalek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>