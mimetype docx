--- v0 (2026-04-07)
+++ v1 (2026-05-12)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2219159474454627662867</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uvyM8ZEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,1503 +215,1503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring quality control in HME, a quantitative analysis of hydrocortisone filament using a portable Raman spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aruzhan Seidakhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jennotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 347, pp.126968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.saa.2025.126968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Quantification and Classification of five Vinca Alkaloids used in cancer therapy by Flow Injection Analysis with UV Detection and Chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (16), pp.3274-3282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5AY00325C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing personalized medications in a hospital: Rapid and non-destructive dose verification of printed medicines enabled by miniaturised spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kirstine Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Jie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Annereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 114 (9), pp.103895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xphs.2025.103895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High accuracy discriminant analysis of preparation from 22 commercial antibodies based on UV spectroscopy combined with chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Annereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 205, pp.111285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microc.2024.111285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of gold nanoparticles by chitosan for improved epinephrine detection using a portable surface enhanced Raman scattering device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 251, pp.123752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminative and quantitative analysis of norepinephrine and epinephrine by Surface Enhanced Raman Spectroscopy with gold nanoparticle suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 414 (2), pp.1163-1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-021-03743-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of experimental conditions by surface enhanced Raman Scattering (SERS) spectroscopy with gold nanoparticles suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 268, pp.120628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of gemcitabine intravenous drugs by direct measurement in chemotherapy plastic bags using a handheld Raman spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 196, pp.376-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.11.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1700,114 +1721,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'analyse de molécules d'intérêt thérapeutique par diffusion Raman exaltée de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dowek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UPASF014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04116115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1875,51 +1896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D82C3F75"/>
+    <w:nsid w:val="22FD9DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2106,51 +2127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-dowek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-1083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245266143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2219159474454627662867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruzhan Seidakhanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourcy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jennotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Evrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126968" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007606v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caudron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boughanem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Saidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AY00325C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kirstine J&#248;rgensen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jie Ong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2025.103895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.111285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03743-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120628" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#234;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.062" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04116115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASF014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-dowek" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-1083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245266143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2219159474454627662867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uvyM8ZEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruzhan Seidakhanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourcy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jennotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Evrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.126968" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caudron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boughanem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Saidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AY00325C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kirstine J&#248;rgensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Jie Ong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2025.103895" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.111285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Prognon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03743-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04270367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120628" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#234;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04116115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASF014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>