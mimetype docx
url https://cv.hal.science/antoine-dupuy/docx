--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,77 +66,214 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting User Needs with LLMs-based Conversational Agents and Knowledge Graphs: An Earth Observation Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -178,81 +315,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISWC Poster and demo track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nara, Japan. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA-FW: An Ontology Network for Annotating Open Datasets</w:t>
+                <w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
@@ -270,106 +407,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metadata and Semantic Research. MTSR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Metadata and Semantics Research Conference (MTSR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81974-2_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05296368v1</w:t>
+                <w:t xml:space="preserve">hal-05448240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LLMs-based Conversational Agents and Ontologies for Open Data Research</w:t>
+                <w:t xml:space="preserve">DATA-FW: An Ontology Network for Annotating Open Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
@@ -387,89 +515,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Metadata and Semantics Research Conference (MTSR 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metadata and Semantic Research. MTSR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Athens, Greece. pp.15-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81974-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448240v1</w:t>
+                <w:t xml:space="preserve">hal-05296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline d'Aide à la Découverte et l'Utilisation de Données Ouvertes basées sur les LLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -511,319 +648,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IACD @EGC 2025 : Intelligence Artificielle Centrée sur les Données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sana Sellami; Frédéric Flouvat, Jan 2025, Strasbourg, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eCISE-OWL : Représentation OWL du Schéma de Données de l'Environnement Commun d'Échange d'Information pour le Domaine Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.82-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760512v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-05296423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -854,77 +854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantisation du Modèle e-CISE pour l'Interoperabilité de Données Maritimes Géolocalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1128,51 +1128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81974-2_2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81974-2_2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Malki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>