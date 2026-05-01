--- v0 (2026-03-04)
+++ v1 (2026-05-01)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
+                <w:t xml:space="preserve">Assistance robotique au service de l’apprentissage et du réapprentissage de gestes moteurs : Optimisation de l’interaction humain-robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
@@ -175,97 +175,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XR en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375767v1</w:t>
+                <w:t xml:space="preserve">hal-05375761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance robotique au service de l’apprentissage et du réapprentissage de gestes moteurs : Optimisation de l’interaction humain-robot</w:t>
+                <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
@@ -296,994 +296,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">21e congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375761v1</w:t>
+                <w:t xml:space="preserve">hal-05375767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of propulsive forces in front crawl swimming: acceleration effect and flow behavior</w:t>
+                <w:t xml:space="preserve">Vortices and mechanics around the swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guignabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Monnet</w:t>
+                <w:t xml:space="preserve">A Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">A Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium of Biomechanics and Medicine in Swimming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Second direct in-person colloquium on vortex dominated flows (Discovor)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology, May 2023, Breckenridge, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033202v1</w:t>
+                <w:t xml:space="preserve">hal-05033212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of propulsive forces in front crawl swimming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guignabel</w:t>
+                <w:t xml:space="preserve">Parametric study of propulsive forces in front crawl swimming: acceleration effect and flow behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guignabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Samson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIVth International Symposium of Biomechanics and Medicine in Swimming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033237v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive contribution to learning an elbow flexion-extension task</w:t>
+                <w:t xml:space="preserve">Parametric study of propulsive forces in front crawl swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+                <w:t xml:space="preserve">Raphaël Guignabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vaurs</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achraf Outouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2022, Monastir, Tunisia. pp.S134-S135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375827v1</w:t>
+                <w:t xml:space="preserve">hal-05033237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning an arm movement on a mechatronic device: influence of visual feedbacks occurrence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Crolan</w:t>
+                <w:t xml:space="preserve">Proprioceptive contribution to learning an elbow flexion-extension task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vaurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375815v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning an arm movement on a mechatronic device: influence of visual feedbacks occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Crolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imitation du mouvement humain pour les robots humanoïdes - Application au robot HRP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedbacks influence short-term learning of torque versus motion profile with robotic guidance among young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95, pp.103221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical comparison between manual and motorless device assisted patient handling: sitting to and from standing position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Riccoboni</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 90, pp.103284 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORHRO: OPEN Robotics Humanoid RObot - from a mechanical retrofit to a new real time industrial controller based walking robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (sup1), pp.S502-S504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1430,51 +1689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guignabel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Outouda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Samson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riccoboni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decatoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033237v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guignabel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Outouda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Samson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riccoboni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguillaumie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vulliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seguin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714997" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>