--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1828,239 +1828,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of loudspeaker's nonlinearities based on flatness and port-Hamiltonian approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit second-order accurate method for the passive guaranteed simulation of port-Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Falaize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control LHMNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2015, Lyon, France. pp.1-, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446411v1</w:t>
+                <w:t xml:space="preserve">hal-01245598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit second-order accurate method for the passive guaranteed simulation of port-Hamiltonian systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Compensation of loudspeaker's nonlinearities based on flatness and port-Hamiltonian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Falaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Falaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control LHMNC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245598v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed-passive simulation of an electro-mechanical piano: A port-Hamiltonian approach</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Falaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2236,77 +2236,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of loudspeaker's nonlinearities based on flatness and port-Hamiltonian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Falaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2426,51 +2426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-balanced models for acoustic and audio systems: a port-Hamiltonian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Falaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction temps-réel d’un haut-parleur électrodynamique: modélisation, mesures et asservissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4522E409"/>
+    <w:nsid w:val="37429995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4044,51 +4044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-falaize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9018-184X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200633295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Falaize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-024-04196-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10438-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Salnikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lozienko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965542523010104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Mosquera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-03064-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2019001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.02.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6100273" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Abdallah El" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papazoglou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874892v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01531240v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066544" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-falaize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9018-184X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200633295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Falaize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-024-04196-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10438-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Salnikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lozienko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965542523010104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Mosquera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-03064-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2019001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.02.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6100273" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Abdallah El" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.243" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papazoglou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874892v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01531240v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066544" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>