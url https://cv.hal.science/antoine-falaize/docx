--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1828,239 +1828,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit second-order accurate method for the passive guaranteed simulation of port-Hamiltonian systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensation of loudspeaker's nonlinearities based on flatness and port-Hamiltonian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Falaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Helie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Falaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control LHMNC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245598v1</w:t>
+                <w:t xml:space="preserve">hal-03446411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of loudspeaker's nonlinearities based on flatness and port-Hamiltonian approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit second-order accurate method for the passive guaranteed simulation of port-Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Falaize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control LHMNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2015, Lyon, France. pp.1-, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446411v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed-passive simulation of an electro-mechanical piano: A port-Hamiltonian approach</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Falaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2236,77 +2236,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of loudspeaker's nonlinearities based on flatness and port-Hamiltonian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Falaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2426,51 +2426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-balanced models for acoustic and audio systems: a port-Hamiltonian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Falaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction temps-réel d’un haut-parleur électrodynamique: modélisation, mesures et asservissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37429995"/>
+    <w:nsid w:val="3BAF68C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4044,51 +4044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-falaize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9018-184X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200633295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Falaize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-024-04196-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10438-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Salnikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lozienko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965542523010104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Mosquera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-03064-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2019001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.02.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6100273" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Abdallah El" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.243" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papazoglou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874892v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01531240v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066544" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-falaize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9018-184X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200633295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Falaize" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-024-04196-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10438-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Salnikov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lozienko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965542523010104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Mosquera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah El Hamidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-021-03064-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496422v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2019001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.02.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6100273" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Risse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidi Abdallah El" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papazoglou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245564v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00856734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874892v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01531240v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066544" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>