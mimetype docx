--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2347,51 +2347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CC7290A"/>
+    <w:nsid w:val="A444EAF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>