--- v1 (2026-04-30)
+++ v2 (2026-05-31)
@@ -239,51 +239,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -598,269 +598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Single Source Publishing in Scientific Publishing</w:t>
+                <w:t xml:space="preserve">Pensée et collectif dans la matérialité de nos écritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Audin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vitali-Rosati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/dscn.9655⟩</w:t>
+              <w:t xml:space="preserve">Imaginations - Revue d’études interculturelles de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17742/IMAGE29698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333303v1</w:t>
+                <w:t xml:space="preserve">hal-05548614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire notre mémoire à l'ère du numérique</w:t>
+                <w:t xml:space="preserve">The Importance of Single Source Publishing in Scientific Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Audin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Studies / Le champ numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, DH Unbound 2022, Selected Papers, 13 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dscn.9655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04367318v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système modulaire de publication</w:t>
+                <w:t xml:space="preserve">Construire notre mémoire à l'ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Captures : Figures, théories et pratiques de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1089652ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04367317v1</w:t>
+                <w:t xml:space="preserve">hal-04367318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel régime de conception pour les communs éditoriaux ?</w:t>
               </w:r>
@@ -931,376 +957,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire les SHS en environnement numérique. L’éditeur de texte Stylo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un système modulaire de publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_1697⟩</w:t>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1089652ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336752v1</w:t>
+                <w:t xml:space="preserve">hal-04367317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies d’édition numérique sont-elles des documents comme les autres ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire les SHS en environnement numérique. L’éditeur de texte Stylo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vitali-Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balisages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, </w:t>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/balisages.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336781v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markdown comme condition dʼune norme de lʼécriture numérique</w:t>
+                <w:t xml:space="preserve">Les technologies d’édition numérique sont-elles des documents comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réel-virtuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/balisages.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045977v1</w:t>
+                <w:t xml:space="preserve">hal-04336781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Markdown comme condition dʼune norme de lʼécriture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fauchié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réel-virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repenser les chaînes de publication par l’intégration des pratiques du développement logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.45-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.008.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1310,752 +1414,821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique comme nouvelle approche de fabrication des livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Enssib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre face au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.100-116, 2023, Papiers, 9782375461808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.18478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines, formes et supports du livre numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaître et valoriser la création littéraire numérique en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’enssib, pp.72-80, 2019, 9782375461051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre web comme objet d’édition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design &amp; innovation dans la chaîne du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.141-158, 2017, Hors collection, 9782130788836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique des données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cide.24 : Colloque International sur le Document Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylo en 2023 : de nouvelles fonctionnalités pour l'écriture et l'édition scientifique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fabriques comme condition d’intégration des enjeux écologiques dans l’édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Vitali-Rosati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Fabriquer autrement : vers de nouvelles manières de « faire livre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 8 Vincennes Saint-Denis; Unité de recherche FabLitt, Apr 2025, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126432v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fabriques d'édition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stylo en 2023 : de nouvelles fonctionnalités pour l'écriture et l'édition scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Vitali-Rosati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128280v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Penser les chaînes éditoriales : soutenabilité et émancipation</w:t>
+                <w:t xml:space="preserve">Les fabriques d'édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écologies du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ÉSAD Orléans, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032971v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">States of the text: fixation, legitimation and multimodal publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo, Japan. pp.458-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)Penser les chaînes éditoriales : soutenabilité et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fauchié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écologies du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÉSAD Orléans, Nov 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déployer le livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études du livre au XXIe siècle : chantiers étudiants en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval / Littérature québécoise mobile, Mar 2021, Québec (Canada), Université Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,51 +2238,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche sur les forges de publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2118,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Montréal. 2024, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2172,114 +2345,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer des éditions, éditer des fabriques : reconfiguration des processus techniques éditoriaux et nouveaux modèles épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fauchié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université de Montréal. Faculté des arts et des sciences, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04639878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2347,51 +2520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A444EAF1"/>
+    <w:nsid w:val="0FE9CFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2578,51 +2751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fauchie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1757-496X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27664283X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/168171396050430522596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.quaternum.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quaternum.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17742/IMAGE29732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poggio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krause" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118970ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sinatra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali-Rosati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54590/pop.2023.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9655" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089652ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1697" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.18478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10171" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fauchie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1757-496X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27664283X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/168171396050430522596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.quaternum.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quaternum.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17742/IMAGE29732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poggio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Krause" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118970ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sinatra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali-Rosati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54590/pop.2023.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17742/IMAGE29698" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dscn.9655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11994" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089652ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.18478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>