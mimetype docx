--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -829,539 +829,539 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Neuville-en-Tourne-à-Fuy (08) : découvertes de l’âge du Fer sous un projet éolien [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bündgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Desart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de méthodes non intrusives dès le diagnostic : proposition d’une nouvelle approche pour l’évaluation des espaces archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie préventive post-Grands Travaux, Traiter de grandes surfaces fectionnées et discontinues : de l’instruction des dossiers d’aménagements aux modèles spatiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice Brun; Cyril Marcigny; Jan Vanmoerkerke, May 2012, Châlons-en-Champagne, France. pp.243-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites de Pont-sur-Seine « Le Gué Dehan » et La Villeneuve-au-Châtelot « Les Communes – La Pièce des Quarante » (Aube) : Nouveaux éléments de datations pour les occupations du Néolithique moyen et récent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ravry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national. Habitations et habitats en France et ses marges, IIe rencontre Nord-Sud de préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pont-sur-Seine - La Villeneuve-au-Châtelot. Deux enceintes néolithiques à Pont-sur-Seine et La Villeneuve-au-Châtelot. Structuration territoriale de la plaine de confluence Seine-Aube au Néolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Archéologique Champenoise, 280 p., 2021, Bulletin de la Société Archéologique Champenoise, t. 114 (2) / 2021, 978-2-918253-33-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130900v1</w:t>
-              </w:r>
-[...358 lines deleted...]
-                <w:t xml:space="preserve">hal-02264792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1527,77 +1527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ravry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie du Grand-Est. 2017, pp.553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] PAIR. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2032,51 +2032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yildiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-5204-800/cpf28-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delmotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Desart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim M'Barek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Apostolides" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yildiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-5204-800/cpf28-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Desart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delmotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim M'Barek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Apostolides" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>