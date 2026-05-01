--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -829,533 +829,173 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
-[...358 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pont-sur-Seine - La Villeneuve-au-Châtelot. Deux enceintes néolithiques à Pont-sur-Seine et La Villeneuve-au-Châtelot. Structuration territoriale de la plaine de confluence Seine-Aube au Néolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Archéologique Champenoise, 280 p., 2021, Bulletin de la Société Archéologique Champenoise, t. 114 (2) / 2021, 978-2-918253-33-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1365,519 +1005,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fegersheim et Geispolsheim (67), Rocade sud de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim M'Barek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Apostolides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Grand-Est. 2021, pp.693 (VOL.1), 428 (VOL.2), 501 (VOL. 3), 371 (VOL.4), 473 (VOL. 5), 491 (VOL. 6), 347 (VOL. 7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Villeneuve-au-Châtelot (10), Les Communes, Phase 2A Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ravry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie du Grand-Est. 2017, pp.553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Villeneuve-au-Châtelot (10), &amp;quot;Les communes - la pièce des Quarante&amp;quot;, phase 1. Des segments d'une enceinte palissadée du néolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ravry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bapst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie du Grand Est. 2017, pp.Volume 1 (808), volume 2 (608)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensisheim (68) : « Reguisheimer Feld » / RD 201 tranche 2. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Basoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] PAIR. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Neuville-en-Tourne-à-Fuy (08) : découvertes de l’âge du Fer sous un projet éolien [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bündgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Desart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de méthodes non intrusives dès le diagnostic : proposition d’une nouvelle approche pour l’évaluation des espaces archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Basoge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie préventive post-Grands Travaux, Traiter de grandes surfaces fectionnées et discontinues : de l’instruction des dossiers d’aménagements aux modèles spatiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice Brun; Cyril Marcigny; Jan Vanmoerkerke, May 2012, Châlons-en-Champagne, France. pp.243-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Francisco</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites de Pont-sur-Seine « Le Gué Dehan » et La Villeneuve-au-Châtelot « Les Communes – La Pièce des Quarante » (Aube) : Nouveaux éléments de datations pour les occupations du Néolithique moyen et récent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Schaal</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05306819v1</w:t>
+                <w:t xml:space="preserve">D. Ravry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national. Habitations et habitats en France et ses marges, IIe rencontre Nord-Sud de préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2032,51 +2032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yildiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-5204-800/cpf28-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Desart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delmotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim M'Barek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Apostolides" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yildiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-5204-800/cpf28-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delmotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim M'Barek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Apostolides" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pescher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chaillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Desart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonvalot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>