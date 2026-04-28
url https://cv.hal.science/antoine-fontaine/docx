--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Fontaine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2973-4425</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230954979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s’inscrivent dans le champ de la géographie de l’énergie et portent sur la mise en œuvre de la transition énergétique. Je m’intéresse aux transformations sociales et spatiales qui découlent de l’adoption de nouvelles sources, de nouvelles technologies et de nouvelles politiques publiques de l’énergie, de l’échelle européenne à l’échelle locale. Pour ce faire, je mobilise des méthodologies et des concepts de la de la sociologie des sciences et des techniques, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">political ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et de la géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux ont jusqu’à présent portés sur l’énergie solaire, la filière nucléaire, le gaz de mine et les réseaux de chauffage urbains. J’ai soutenu en 2018 une thèse qui questionnait le rôle des collectifs citoyens de production d’énergie solaire dans la transition énergétique. Par la suite, j’ai participé aux travaux de l’ANR RECUPERTE (2019-2022) sur les enjeux associés à la récupération et la valorisation de la chaleur fatale dans les réseaux de chaleur et de froid urbains. Depuis 2022, j'interroge l’évolution des pratiques de chauffage et de climatisation dans un double contexte de crise climatique et de crise énergétique, à partir de terrains situés en France et en Europe, notamment dans le cadre de l’ANR METABOLHEAT (2024-2027) que je coordonne. Ce projet de recherche porte sur la manière dont les mutations en cours de nos pratiques de chauffage et de climatisation transforment l’organisation des territoires, urbains en particulier, et comment de nouvelles politiques publiques tentent, et parfois échouent, à apporter des solutions pour réguler les situations problématiques qui en découlent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire en bref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Chargé de recherche au CNRS (section 42 - Espaces, Territoires, Sociétés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022: Postdoctorant (Université Lyon 2 / UMR EVS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017: ATER au sein de l’Institut de Géographie Alpine (Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018: Doctorant sous contrat ADEME (UMR PACTE & UMR CIRED)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 : membre nommé de la section CNRS n°42 &amp;quot;Espaces, territoires, sociétés&amp;quot; (membre du bureau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025: membre élu de la section CNRS CID n°52 &amp;quot;Socio-écosystèmes et changements environnementaux globaux: enjeux, savoirs, méthologies&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : co-responsable de l’atelier « Flux et circulations » de l’UMR 5600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : membre nommé au conseil de laboratoire de l’UMR 5600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2027: ANR METABOLHEAT: « Les flux thermiques dans la transition écologique: pour une approche systémique des nouvelles pratiques de chauffage et de climatisation » – Partenaires: UMR EVS, UMR CETHIL, INRIA Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023: CHAUCOLA: « Chauffage en commun – vers de nouvelles logiques d’action en contexte de crise énergétique » – Partenaires: UMR EVS, MSH Lyon-Saint-Etienne, entreprise SENERGY’T.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022: ANR RECUPERTE: « les énergies de récupation, une ressource territoriale » (Coordination: Laurence Rocher, Université Lyon 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2017: ANR COLLENER: « nouveaux collectifs sociotechniques de la transition énergétique » (Coordination: Alain Nadaï et Olivier Labussière, CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements et direction de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Serraz (PACTE/EVS) – « Ville et transition énergétique. Décarboner le chauffage urbain en récupérant la chaleur perdue » (co-direction avec Gilles Debizet)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements et direction de postdoctorats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Dillenseger (EVS) - « Les cultures sociotechniques du chauffage et de la climatisation dans les villes de Vienne, Athènes et Lyon »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur d'articles auprès des revues scientifiques: Développement durable et territoire (2) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2); </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; L’espace politique (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; Norois (1); Revue internationale d’urbanisme (1) ; Revue de géographie alpine (2) ; Lien social et politique (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territory, Politics, Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; VertigO (1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur de projets de recherche auprès de financeurs: Agence Nationale de la Recherche (2), Institut Méditerranéen pour la Transition Environnementale (1), Institut Québecois MITACS (2).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Energie et Développement Durable, 9782385426972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis De Grave, Amélie Anciaux, Jean Sobczak, Grégoire Wallenborn, Geoffrey van Moeseke, Slowheat : chauffer les corps, moins les logements. Une recherche collective sur la sobriété de nos pratiques de chauffage , Louvain-La-Neuve, Presses universitaires de Louvain, 2024, 294 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/3, pp.91-94. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.141.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fressoz, Sans transition. Une nouvelle histoire de l’énergie, Paris, Seuil, Ecocène, 2024, 407 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144n0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat en quête d'une stratégie énergie-climat, Poupeau François-Mathieu, Paris, Presses des Mines, Collection Sciences Sociales, 340p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la géographie des transitions ? Éléments de réflexion à partir d’une analyse bibliométrique et critique du champ des sustainability transition studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien au chaud. Histoire du chauffage au XX e siècle , Viguié Renan, Paris, Presses des Mines, 2024, 321 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°135-136 (1), pp.216 - 219. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.135.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le feu numérique. Spatialités et énergies des data centers. Lopez Fanny et Diguet Cécile, Genève, MétisPresses, 2023, 142p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.23214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River water heat pumps to decarbonise district heating and promote the resilience of hydrosystems: Technico-economic, environmental and sociological challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nexus.2024.100325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities looking for waste heat: The dilemmas of energy and industry nexuses in French metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.254-272. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00420980231183263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’or noir à l’or vert : le gaz de mine, une ressource de transition dans le Nord-Pas-de-Calais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol.14, n°1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques. Frioux Stéphane et Bécot Renaud. Rennes, Presses Universitaires de Rennes, Collection &amp;quot;Histoire&amp;quot;, 359p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.20979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03935273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy recovery on the agenda. Waste heat: a matter of public policy and social science concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (8), pp.1392-1407. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2020.1823345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02971862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter une transition énergétique coopérative : épreuves et innovations territoriales collectives autour d’un projet de « centrale photovoltaïque villageoise » (Rhône-Alpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03253772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la chaleur. L’énergie de récupération comme ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 182 (1), pp.113-129. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.182.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating France with nuclear power: Alternative heat politics and competing nuclear regimes during the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhg.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating the sustainability of solar energy: Examining resource construction processes for local photovoltaic projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.101725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2020.101725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des coopératives énergétiques citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°77 (4), pp.88. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.077.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based solar projects: sun-sharing politics and collective resource construction trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Unlocking energies, unpacking the entanglements and temporalities of local initiatives, 24 (11), pp.1015-1034. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13549839.2018.1531838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaleur fatale : une ressource locale pour des villes en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine, Laurence Rocher (Dir.). Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.183-203, 2025, Energie et Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche thermique des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage. Antoine Fontaine, Laurence Rocher (Dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.249-263, 2025, Energie et Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du nucléaire, une question de chaleur. Politiques et régimes concurrents pour chauffer la France au cours des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Fontaine; Laurence Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.115-137, 2025, Energie et Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux thermiques de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Fontaine; Laurence Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-25, 2025, Collection Energie et Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rejet thermique n'est pas fatalement un déchet : penser une hiérarchie des usages de la chaleur à partir de la thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans : Antoine Fontaine et Laurence Rocher (dir.), Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage, Presses des Mines (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvalor - 60 boulevard Saint-Michel - 75272 Paris Cedex 06</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-52, 2025, collection Énergie et développement durable, 978-2-38542-69 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centrales villageoises photovoltaïques: expériences citoyennes de transition énergétique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie L. Van Neste; Patrice Melé; Corinne Larrue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions socioécologiques et milieux de vie. Entre expérimentation, politisation et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nucléaire au renouvelable : : la région Rhône-Alpes comme laboratoire des alternatives énergétiques (1975-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la puissance. Une histoire des énergies alternatives à l'âge industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatialities of energy transition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New energy resources in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la source à la ressource : Territoires, héritages et coopération autour de la valorisation de l'énergie solaire en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018GREAH006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01899083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des réseaux de chauffage urbains et la valorisation de chaleur fatale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau Energie et Bâtiment (Québec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with unbearable heat. How and how much is air conditionning transforming cities and urban lives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate crisis and the city: green spaces and energy use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence: villes en surchauffe. Comment et à quel point la climatisation transforme les sociétés urbaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du cours "Adaptation des villes au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Mar 2026, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition(s) énergétique(s): analyser des trajectoires politiques et territoriales par la géographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STEEP - INRIA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montbonnot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quel rôle pour les collectifs citoyens dans le développement des énergies renouvelables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transition Citoyenne Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Bourgs en Transition, Sep 2023, Bourg Saint Andéol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chaleur fatale à la chaleur de récupération. Quelles trajectoires de décarbonation et de décentralisation énergétiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Expertises économiques et actions environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Sociologie de l'Innovation, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie est la solution. Mais quel est le problème? Réflexions à partir de la crise énergétique des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Citizen Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of decarbonizing heating and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-German dialogue in energy geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace, Oct 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage minier et renouveau énergétique. Une transition territoriale en Nord-Pas-de-Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03731695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating France with nuclear power: alternative heat politics and competing nuclear regimes during the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on energy research and social science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities looking for waste heat. The dilemnas of energy and industry nexuses in French metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on energy research and social science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la chaleur. L'énergie de récupération comme ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française d'Economie Politique (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03289558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition climatique et engagement. Table ronde &amp;quot;les échelles de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier - Sommet Virtuel 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaleur de récupération : une ressource énergétique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AMORCE: la chaleur fatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nucléaire aux renouvelables: la région Rhône-Alpes comme laboratoire des alternatives énergétiques (1975-1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la puissance. Une histoire des énergies alternatives et renouvelables à l'âge industriel (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centrales villageoises photovoltaïques en Rhône-Alpes: une focale d'analyse sur la territorialisation des politiques du solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "SHS et photovoltaïque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de faire croître sans faire périr des collectifs solaires coopératifs: enquête sur le devenir de la ressource solaire comme 'commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire la ville en (biens) communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vaulx en velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and shaping solar energy 'potentials':lessons from the development of solar energy cooperatives in Rhône-Alpes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climencored: Local capacities, political energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agréger et retrancher: l'art de faire croître sans faire périr des collectifs solaires coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées internationales de sociologie de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.socio-energie2015.fr/?page_id=9, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based solar development. Experiments in Regional Natural Parks (Rhône-Alpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographical Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le solaire comme ressource collective: analyse sociotechnique croisée de deux projets territoriaux coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Junior FédEsol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The right price of heat. The district heating user, an ambiguous energy consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on energy research and social science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03705139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés énergétiques durables: un creuset d'innovation pour le développement des énergies renouvelables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorant de l'ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Angers, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Fontaine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">antoine-fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2973-4425</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230954979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s’inscrivent dans le champ de la géographie de l’énergie et portent sur la mise en œuvre de la transition énergétique. Je m’intéresse aux transformations sociales et spatiales qui découlent de l’adoption de nouvelles sources, de nouvelles technologies et de nouvelles politiques publiques de l’énergie, de l’échelle européenne à l’échelle locale. Pour ce faire, je mobilise des méthodologies et des concepts de la de la sociologie des sciences et des techniques, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">political ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et de la géographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux ont jusqu’à présent portés sur l’énergie solaire, la filière nucléaire, le gaz de mine et les réseaux de chauffage urbains. J’ai soutenu en 2018 une thèse qui questionnait le rôle des collectifs citoyens de production d’énergie solaire dans la transition énergétique. Par la suite, j’ai participé aux travaux de l’ANR RECUPERTE (2019-2022) sur les enjeux associés à la récupération et la valorisation de la chaleur fatale dans les réseaux de chaleur et de froid urbains. Depuis 2022, j'interroge l’évolution des pratiques de chauffage et de climatisation dans un double contexte de crise climatique et de crise énergétique, à partir de terrains situés en France et en Europe, notamment dans le cadre de l’ANR METABOLHEAT (2024-2027) que je coordonne. Ce projet de recherche porte sur la manière dont les mutations en cours de nos pratiques de chauffage et de climatisation transforment l’organisation des territoires, urbains en particulier, et comment de nouvelles politiques publiques tentent, et parfois échouent, à apporter des solutions pour réguler les situations problématiques qui en découlent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire en bref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Chargé de recherche au CNRS (section 42 - Espaces, Territoires, Sociétés)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022: Postdoctorant (Université Lyon 2 / UMR EVS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2017: ATER au sein de l’Institut de Géographie Alpine (Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018: Doctorant sous contrat ADEME (UMR PACTE & UMR CIRED)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 : membre nommé de la section CNRS n°42 &amp;quot;Espaces, territoires, sociétés&amp;quot; (membre du bureau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025: membre élu de la section CNRS CID n°52 &amp;quot;Socio-écosystèmes et changements environnementaux globaux: enjeux, savoirs, méthologies&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : co-responsable de l’atelier « Flux et circulations » de l’UMR 5600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : membre nommé au conseil de laboratoire de l’UMR 5600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2027: ANR METABOLHEAT: « Les flux thermiques dans la transition écologique: pour une approche systémique des nouvelles pratiques de chauffage et de climatisation » – Partenaires: UMR EVS, UMR CETHIL, INRIA Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023: CHAUCOLA: « Chauffage en commun – vers de nouvelles logiques d’action en contexte de crise énergétique » – Partenaires: UMR EVS, MSH Lyon-Saint-Etienne, entreprise SENERGY’T.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022: ANR RECUPERTE: « les énergies de récupation, une ressource territoriale » (Coordination: Laurence Rocher, Université Lyon 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2017: ANR COLLENER: « nouveaux collectifs sociotechniques de la transition énergétique » (Coordination: Alain Nadaï et Olivier Labussière, CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements et direction de thèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Serraz (PACTE/EVS) – « Ville et transition énergétique. Décarboner le chauffage urbain en récupérant la chaleur perdue » (co-direction avec Gilles Debizet)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrements et direction de postdoctorats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Dillenseger (EVS) - « Les cultures sociotechniques du chauffage et de la climatisation dans les villes de Vienne, Athènes et Lyon »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur d'articles auprès des revues scientifiques: Développement durable et territoire (2) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2); </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; L’espace politique (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; Norois (1); Revue internationale d’urbanisme (1) ; Revue de géographie alpine (2) ; Lien social et politique (1) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territory, Politics, Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1) ; VertigO (1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluateur de projets de recherche auprès de financeurs: Agence Nationale de la Recherche (2), Institut Méditerranéen pour la Transition Environnementale (1), Institut Québecois MITACS (2).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection Energie et Développement Durable, 9782385426972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis De Grave, Amélie Anciaux, Jean Sobczak, Grégoire Wallenborn, Geoffrey van Moeseke, Slowheat : chauffer les corps, moins les logements. Une recherche collective sur la sobriété de nos pratiques de chauffage , Louvain-La-Neuve, Presses universitaires de Louvain, 2024, 294 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/3, pp.91-94. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.141.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Fressoz, Sans transition. Une nouvelle histoire de l’énergie, Paris, Seuil, Ecocène, 2024, 407 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144n0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la géographie des transitions ? Éléments de réflexion à partir d’une analyse bibliométrique et critique du champ des sustainability transition studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien au chaud. Histoire du chauffage au XX e siècle , Viguié Renan, Paris, Presses des Mines, 2024, 321 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°135-136 (1), pp.216 - 219. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.135.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le feu numérique. Spatialités et énergies des data centers. Lopez Fanny et Diguet Cécile, Genève, MétisPresses, 2023, 142p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.23214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River water heat pumps to decarbonise district heating and promote the resilience of hydrosystems: Technico-economic, environmental and sociological challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100325. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nexus.2024.100325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat en quête d'une stratégie énergie-climat, Poupeau François-Mathieu, Paris, Presses des Mines, Collection Sciences Sociales, 340p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities looking for waste heat: The dilemmas of energy and industry nexuses in French metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.254-272. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00420980231183263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’or noir à l’or vert : le gaz de mine, une ressource de transition dans le Nord-Pas-de-Calais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol.14, n°1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’histoire environnementale au XXIe siècle. Sources, méthodes, pratiques. Frioux Stéphane et Bécot Renaud. Rennes, Presses Universitaires de Rennes, Collection &amp;quot;Histoire&amp;quot;, 359p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.20979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03935273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy recovery on the agenda. Waste heat: a matter of public policy and social science concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (8), pp.1392-1407. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2020.1823345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02971862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter une transition énergétique coopérative : épreuves et innovations territoriales collectives autour d’un projet de « centrale photovoltaïque villageoise » (Rhône-Alpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03253772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la chaleur. L’énergie de récupération comme ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 182 (1), pp.113-129. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.182.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03354057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating France with nuclear power: Alternative heat politics and competing nuclear regimes during the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhg.2021.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating the sustainability of solar energy: Examining resource construction processes for local photovoltaic projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.101725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2020.101725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des coopératives énergétiques citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°77 (4), pp.88. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.077.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based solar projects: sun-sharing politics and collective resource construction trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Unlocking energies, unpacking the entanglements and temporalities of local initiatives, 24 (11), pp.1015-1034. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13549839.2018.1531838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche thermique des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage. Antoine Fontaine, Laurence Rocher (Dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.249-263, 2025, Energie et Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaleur fatale : une ressource locale pour des villes en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine, Laurence Rocher (Dir.). Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.183-203, 2025, Energie et Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du nucléaire, une question de chaleur. Politiques et régimes concurrents pour chauffer la France au cours des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Fontaine; Laurence Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.115-137, 2025, Energie et Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux thermiques de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Fontaine; Laurence Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-25, 2025, Collection Energie et Développement Durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rejet thermique n'est pas fatalement un déchet : penser une hiérarchie des usages de la chaleur à partir de la thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans : Antoine Fontaine et Laurence Rocher (dir.), Le défi thermique. Normes, territoires et politiques de la chaleur et du chauffage, Presses des Mines (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvalor - 60 boulevard Saint-Michel - 75272 Paris Cedex 06</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-52, 2025, collection Énergie et développement durable, 978-2-38542-69 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centrales villageoises photovoltaïques: expériences citoyennes de transition énergétique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie L. Van Neste; Patrice Melé; Corinne Larrue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions socioécologiques et milieux de vie. Entre expérimentation, politisation et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nucléaire au renouvelable : : la région Rhône-Alpes comme laboratoire des alternatives énergétiques (1975-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la puissance. Une histoire des énergies alternatives à l'âge industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02478632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New energy resources in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatialities of energy transition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Some Policy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nadaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la source à la ressource : Territoires, héritages et coopération autour de la valorisation de l'énergie solaire en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018GREAH006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01899083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with unbearable heat. How and how much is air conditionning transforming cities and urban lives?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate crisis and the city: green spaces and energy use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des réseaux de chauffage urbains et la valorisation de chaleur fatale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau Energie et Bâtiment (Québec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence: villes en surchauffe. Comment et à quel point la climatisation transforme les sociétés urbaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du cours "Adaptation des villes au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Mar 2026, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition(s) énergétique(s): analyser des trajectoires politiques et territoriales par la géographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STEEP - INRIA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montbonnot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie est la solution. Mais quel est le problème? Réflexions à partir de la crise énergétique des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Citizen Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quel rôle pour les collectifs citoyens dans le développement des énergies renouvelables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transition Citoyenne Ardèche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Bourgs en Transition, Sep 2023, Bourg Saint Andéol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la chaleur fatale à la chaleur de récupération. Quelles trajectoires de décarbonation et de décentralisation énergétiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Expertises économiques et actions environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Sociologie de l'Innovation, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of decarbonizing heating and cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-German dialogue in energy geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace, Oct 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities looking for waste heat. The dilemnas of energy and industry nexuses in French metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on energy research and social science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage minier et renouveau énergétique. Une transition territoriale en Nord-Pas-de-Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03731695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating France with nuclear power: alternative heat politics and competing nuclear regimes during the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on energy research and social science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la chaleur. L'énergie de récupération comme ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française d'Economie Politique (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03289558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaleur de récupération : une ressource énergétique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire AMORCE: la chaleur fatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition climatique et engagement. Table ronde &amp;quot;les échelles de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier - Sommet Virtuel 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nucléaire aux renouvelables: la région Rhône-Alpes comme laboratoire des alternatives énergétiques (1975-1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la puissance. Une histoire des énergies alternatives et renouvelables à l'âge industriel (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centrales villageoises photovoltaïques en Rhône-Alpes: une focale d'analyse sur la territorialisation des politiques du solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "SHS et photovoltaïque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and shaping solar energy 'potentials':lessons from the development of solar energy cooperatives in Rhône-Alpes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climencored: Local capacities, political energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de faire croître sans faire périr des collectifs solaires coopératifs: enquête sur le devenir de la ressource solaire comme 'commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire la ville en (biens) communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vaulx en velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agréger et retrancher: l'art de faire croître sans faire périr des collectifs solaires coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées internationales de sociologie de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.socio-energie2015.fr/?page_id=9, Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based solar development. Experiments in Regional Natural Parks (Rhône-Alpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographical Society Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le solaire comme ressource collective: analyse sociotechnique croisée de deux projets territoriaux coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Junior FédEsol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The right price of heat. The district heating user, an ambiguous energy consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on energy research and social science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03705139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés énergétiques durables: un creuset d'innovation pour le développement des énergies renouvelables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorant de l'ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Angers, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F53473D"/>
+    <w:nsid w:val="65D2878C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-4425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230954979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.141.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144n0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491573v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156338v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231183263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20979" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2020.1823345" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2021.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2020.101725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1531838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01899083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dorison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/antoine-fontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-4425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230954979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-defi-thermique/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.141.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144n0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.135.0216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510870v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491573v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156338v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231183263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20979" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2020.1823345" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2021.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2020.101725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2018.1531838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bonjour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01899083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507086v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dorison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>