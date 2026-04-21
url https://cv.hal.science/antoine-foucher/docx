--- v0 (2026-03-16)
+++ v1 (2026-04-21)
@@ -97,2168 +97,2315 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'allitération triple chez Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Rythme et son, 40, pp.63-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15iay⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le uersus aureus comme structure annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.195-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le uersus aureus chez Lucain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 101, pp.165-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distique élégiaque et uersus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.63-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23808/rel.v22i22.96947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de J. Geiger, Der römische Hexameter. Statistische Untersuchungen zur epischen Verstechnik, Boston, De Gruyter, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exemplaria Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.433-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu de L. Ceccarelli, Contributions to the History of Latin Elegiac Distich, Turnhout, Brepols, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124, pp.289-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26, pp.433-436</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR Jesus Luque Moreno, Conspectus metrorum. Guia practica de los versos latinos, Granada, Editorial Universidad de Granada, 2018, 1046 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Myrtia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Distique élégiaque et uersus aureus</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les versus aurei chez Virgile des Bucoliques à l'Enéide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (fascicule 1), pp.69-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.931.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots hétérométriques, hétérométrie dans les trimètres de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.63-88. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 18, pp.29-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les versus aurei chez Virgile des Bucoliques à l'Enéide</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schémas métriques et structures épiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florentia Iliberritana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.25-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite histoire de la métrique latine en France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.43-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots crétiques finaux dans les sénaires du théâtre républicain à Rome : de la forme au sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.53-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et métrique : la réécriture de Catulle dans l'Apocoloquintose (4, 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (3), pp.677-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/LAT.75.3.3275195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux types de clausules remarquables dans les trimètres de Sénèque. A partir de l'Oedipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.29-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rythme de l'invocation à la Muse dans la poésie latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florentia Iliberritana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.9-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hiatus interlinéaire chez Sophocle et Sénèque : l'exemple de l'Oedipe Roi et de l'Œdipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 13, p. 51-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ponctuation bucolique dans les Satires d'Horace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BStudLat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 43, p. 439-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hiatus interlinéaire dans les élégies de Tibulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 93 (fascicule 1), pp.69-93. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.77-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.231-234</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hiatus interlinéaire dans les prologues des tragédies de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, p. 102-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponts grecs et ponts latins dans l'hexamètre : éléments de métrique verbale comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, p. 73-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots iambiques finaux à initiale vocalique dans les trimètres de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, p. 39-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le zeugma de Hermann dans les Bucoliques de Virgile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, p. 83-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérométrie chez Sénèque : l'exemple de l'Œdipe (trimètres iambiques et tétramètres trochaïques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, p. 159-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Permanence et mutation du versus quadratus dans l'Eunuque de Térence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 31-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les lois du silence dans le théâtre de Plaute »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 606-627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux approches romaines du nomadisme : Tacite et Ammien Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.391-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aspect formulaire de la langue et de la métrique plautiniennes : les formes de subjonctif fuam, fuas, fuat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.97-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem, sies, siet dans les vers de Plaute et de Térence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bellum Persicum : une épopée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 165, pp.45-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Flores, La camena, l'epos e la storia : studi sulla cultura latina arcaica, Napoli, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.246-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, pp.25-50</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et formes de 'l'histoire tragique' à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 59 (4), pp.773-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.29-49</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et sens des aristies épiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25, pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...1530 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,98 +2415,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La conclusio uerborum chez Salluste : quelques observations sur les clausules du genre historique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Commencer et finir dans les littératures antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. p. 637-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2369,111 +2516,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l'enjambement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Iris Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l'enjambement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Caen, France. Presses universitaires de Caen, pp.226, 2020, Symposia, 978-2-84133-991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2483,153 +2630,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture ad metrum, lecture ad sensum. Études de métriques stylistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Latomus, 274 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historia proxima poetis. L'influence de la poésie épique sur le style des historiens latins de Salluste à Ammien Marcellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2639,1123 +2786,1123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecteurs et lectures du &amp;lt;i&amp;gt;uersus aureus&amp;lt;/i&amp;gt; chez Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bureau; Bénédicte Delignon; Jean-Christophe Jolivet; Régine Utard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lector in poematis. Le lecture dans la poésie gréco-latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, MOM Éditions, pp.303-318, 2025, (Littérature &amp; Linguistique), 978-2-35668-151-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/156aw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinations épiques en dehors de l'épopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurie Lefebvre; Robin Glinatsis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix - voies de Calliope. L'épique hors de l'épopée de l'antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.217-230, 2025, (Littératures), 978-2-7574-4409-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjambement et césure trihémimère dans l'hexamètre virgilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muñoz, Anne-Iris; Foucher, Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l'enjambement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.199--216, 2020, Symposia, 978-2-84133-991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enjambement dans le théâtre latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muñoz, Anne-Iris; Foucher, Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l'enjambement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.141--158, 2020, Symposia, 978-2-84133-991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots ioniques mineurs dans l'hexamètre épique latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauvin, Brigitte; Lucas-Avenel, Marie-Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter litteras et scientias. Recueil d'études en hommage à Catherine Jacquemard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.323-336, 2019, coll. Miscellanea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources latines de l'octosyllabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James-Raoul, Danièle ; Laurent, Françoise (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques de l'octosyllabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-42, 2018, 9782745348746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variatio et prose métrique : l'exemple cicéronien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vial, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variatio : l'aventure d'un principe d'écriture, de l'Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 264, Classiques Garnier, pp.287-301, 2014, Collection Rencontres, 264 ; Série: Lectures de la Renaissance latine, 3, 978-2-8124-1779-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1781-8.p.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre fides et elocutio : la palette des historiens latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grecs et Romains aux prises avec l'histoire. Représentations, récits et idéologie. Colloque de Nantes et Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.357-370, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">proles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1819-1824, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">progenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1757-1761, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">profugio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1734-1734, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">professio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1688-1692, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">profugus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1736-1738, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">profugio</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">profectio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1734-1734, 1998</w:t>
+              <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1666-1669, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">professio</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">perscribo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1688-1692, 1998</w:t>
+              <w:t xml:space="preserve">, 10 (1, 2), Teubner, pp.col.1670-1674, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3765,689 +3912,689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">peruius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.10, 1, 2 col. 1878-1880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">peruolo (-uelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.10, 1, 2 col.1885-1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">peruolaticus, peruolitantia, peruolito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.10, 1, 2 col. 1884-1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pernumero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.10,1, 2 col. 1600-1601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">persaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.10, 1, 2 col. 1668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">perraro, perrarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.10,1,2 col. 1663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">perscriptio, perscriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.10, 1, 2 col. 1674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">procursatio, procursator, procursio, procurso, procursus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.10, 2, 2 col. 1590-1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573056v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02572469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre carmen et oratio uincta : les tétramètres trochaïques de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, p. 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4594,51 +4741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04787183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136846v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23808/rel.v22i22.96947" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03212587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.931.0069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.75.3.3275195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Iris Mu&#241;oz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156aw" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05114876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10851-book-08534874-9782745348746.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1781-8.p.0287" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573029v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05561919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05592075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04787183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23808/rel.v22i22.96947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03212587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.931.0069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.75.3.3275195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Iris Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156aw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05114876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10851-book-08534874-9782745348746.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1781-8.p.0287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>