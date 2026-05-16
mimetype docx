--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -347,1239 +347,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">compte rendu de J. Geiger, Der römische Hexameter. Statistische Untersuchungen zur epischen Verstechnik, Boston, De Gruyter, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exemplaria Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.433-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de L. Ceccarelli, Contributions to the History of Latin Elegiac Distich, Turnhout, Brepols, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, pp.289-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distique élégiaque et uersus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.63-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23808/rel.v22i22.96947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les versus aurei chez Virgile des Bucoliques à l'Enéide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (fascicule 1), pp.69-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.931.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR Jesus Luque Moreno, Conspectus metrorum. Guia practica de los versos latinos, Granada, Editorial Universidad de Granada, 2018, 1046 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Myrtia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.231-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 124, pp.289-290</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schémas métriques et structures épiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florentia Iliberritana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.25-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.231-234</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots hétérométriques, hétérométrie dans les trimètres de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.29-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les versus aurei chez Virgile des Bucoliques à l'Enéide</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite histoire de la métrique latine en France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.43-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots crétiques finaux dans les sénaires du théâtre républicain à Rome : de la forme au sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.53-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et métrique : la réécriture de Catulle dans l'Apocoloquintose (4, 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (3), pp.677-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/LAT.75.3.3275195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux types de clausules remarquables dans les trimètres de Sénèque. A partir de l'Oedipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.29-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rythme de l'invocation à la Muse dans la poésie latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florentia Iliberritana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.9-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hiatus interlinéaire chez Sophocle et Sénèque : l'exemple de l'Oedipe Roi et de l'Œdipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Latinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 13, p. 51-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ponctuation bucolique dans les Satires d'Horace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BStudLat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 43, p. 439-456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hiatus interlinéaire dans les élégies de Tibulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 93 (fascicule 1), pp.69-93. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.77-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.29-49</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponts grecs et ponts latins dans l'hexamètre : éléments de métrique verbale comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, p. 73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, pp.25-50</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hiatus interlinéaire dans les prologues des tragédies de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, p. 102-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...629 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772376v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00772528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots iambiques finaux à initiale vocalique dans les trimètres de Sénèque</w:t>
               </w:r>
@@ -3543,234 +3543,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">profugus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1736-1738, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">profugio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1734-1734, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">professio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (2,2), Teubner, pp.col. 1688-1692, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573029v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02573036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">profectio</w:t>
               </w:r>
@@ -4127,372 +4127,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">perraro, perrarus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.10,1,2 col. 1663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">perscriptio, perscriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.10, 1, 2 col. 1674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">procursatio, procursator, procursio, procurso, procursus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.10, 2, 2 col. 1590-1592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">persaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.10, 1, 2 col. 1668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">pernumero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Linguae Latinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.10,1, 2 col. 1600-1601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572469v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-02573056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4741,51 +4741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05561919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05592075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04787183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23808/rel.v22i22.96947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03212587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.931.0069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.75.3.3275195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Iris Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156aw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05114876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10851-book-08534874-9782745348746.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1781-8.p.0287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05561919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Foucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05592075v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04787183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23808/rel.v22i22.96947" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03212587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.931.0069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.75.3.3275195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Iris Mu&#241;oz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156aw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05114876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10851-book-08534874-9782745348746.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1781-8.p.0287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02573045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>